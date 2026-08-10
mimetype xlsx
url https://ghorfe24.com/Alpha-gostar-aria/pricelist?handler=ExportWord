--- v0 (2025-12-06)
+++ v1 (2026-08-10)
@@ -1177,53 +1177,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">لوازم یدکی دویتس 912 فروشنده لوازم دویتس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1604,76 +1601,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قطعات یدکی لودر چینی - نماینده فروش لوازم لودر چینی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">دویتس 1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1760,76 +1731,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده  قطعات یدکی کلیه بیل های مکانیکی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی وارتسیلا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1968,76 +1913,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده قطعات یدکی لودر هیوندای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده لوازم ایویکو قطعات یدکی ایویکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2306,76 +2225,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش قطعات یدکی ولو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوازم یدکی mwm 628 دیزل ژنراتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2384,154 +2277,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بغل گیر ماشین الات راهسازی کشاورزی لیفتراک</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوازم یدکی mwm 616 دیزل ژنراتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اکسل کامل ماشین الات راهسازی کشاورزی لیفتراک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش قطعات موتور دریایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2852,76 +2667,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش قطعات موتور دریایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی موتور دریایی ام تی یو mtu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2982,154 +2771,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کاسه نمد ماشین الات راهسازی کشاورزی لیفتراک</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات موتور دویتس B 226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ایمپلر پمپ دریایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ایمپلر پمپ موتور دریایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3268,102 +2979,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی لوازم یدکی موتور دریایی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده لوازم یدکی موتور دریایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4282,102 +3941,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قطعات یدکی گریدر GD705R2 کوماتسو</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی لودر 936 کاترپیلار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4412,206 +4019,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قطعات یدکی لودر W320 کوماتسو</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی لودر W420 کوماتسو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قطعات یدکی لودر W470 کوماتسو</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس لودر W120 کوماتسو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -5010,779 +4487,5433 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور جی ام GM 71</w:t>
-[...727 lines deleted...]
-              <w:t xml:space="preserve">موتور کاترپیلار 3516</w:t>
+              <w:t xml:space="preserve">لوازم موتور جی ام GM 71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور جی ام GM53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور جی ام GM92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور جی ام GM149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور دریایی MEGA 170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور دریایی MEGA 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve"> لوازم یدکی دویتس 913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 914</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 1011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 1012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 1013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 1015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس 2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کاترپیلار 212BFT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 936</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 938</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 988B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 3406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کاترپیلار 3408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کاترپیلار 3412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D8H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D8K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D8N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D353</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کاترپیلار D398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کاترپیلار D399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کاترپیلار M318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">65 موتور کمنز اینترناش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">540 لوازم کمنز اینترناش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">560 لوازم کمنز اینترناش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">TD15 لوازم کمنز اینترناش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">TD25 لوازم کمنز اینترناش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کمنز 6 CT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کمنز 6BT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کمنز KT1150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کمنز LT10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم کمنز NH220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کمنز NH250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کمنز اینترناش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  HD325-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو  HD325-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  PC200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو  PC200-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو  PC220-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو  PC300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو  PC300-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو D65E-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو D85E-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو D155 A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو D155A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو D275A-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو D355A-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو D1556</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو GD605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو GD705-A4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو GD705R2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو HD785</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC180-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو PC200-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC220-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC220-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو PC1000-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو S6D102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو S6D105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو S6D110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو S6D125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو S6D140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA90-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو WA120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو WA380-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو WA430-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو WA470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوماتسو WA470-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA600-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کوماتسو WA600-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کارگاهی لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور کامل لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لودر لیبهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور لیبهر 512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیبهر 902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیبهر 912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیبهر 932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیبهر D904T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیبهر D924T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی نیوهلند W170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی نیوهلند W190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ولوو پنتا TAD520GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ولوو پنتا TAD530GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ولوو پنتا TAD531GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ولوو پنتا TAD730GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ولوو پنتا TAD731GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی ولوو پنتا TAD732GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور ولوو پنتا TAD733GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور ولوو پنتا TAD734GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور ولوو پنتا TD720GE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت قطعات موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت لوازم موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کوبوتا V2303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور کوبوتا V2403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوبوتا V3300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوبوتا V3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوبوتا V3700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوبوتا V3800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت قطعات کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت لوازم موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش لوازم موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده لوازم موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">استارت مینی لودر بابکت S250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پیستون بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پیستون مینی لودر بابکت bobcat s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دینام مینی لودر بابکت Bobcat S250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش لوازم یدکی بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش موتور بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده  لوازم - قطعات موتور بابکت s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده موتور بابکت کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور بابکت s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور بابکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت لوازم بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور بابکت  s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم مینی لودر بابکت S130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور بابکت s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور بابکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور بابکت فوریوز UZ1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور بابکت کوبوتا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مینی لودر فوریوز Foruse UZ 1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم یدکی بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم یدکی موتور بابکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور بابکت  s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده لوازم یدکی بابکت s250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور بابکت  s130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوارم یدکی یانمار 4D92E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور یانمار 4TNE84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4TNV84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4TNV88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور یانمار 4TNV98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم موتور یانمار 4TNV106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی 4D94LE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور یانمار دریایی YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4D98E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4TNE88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4TNE94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4TNE98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی یانمار 4TNE106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت  لوازم موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور یانمار دریایی YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور یانمار دویتس YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور یانمار دیزلی YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی  لوازم موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده موتور یانمار YANMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی عامل فروش موتور دویتس </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لیست قیمت  لوازم موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس بیل بکهو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس جرثقیل </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس دریایی هیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور دویتس دریایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی موتور دویتس کاترپیلار </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی دویتس کوماتسو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی قطعات موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم یدکی دویتس دریایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور  میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی  گیربکس میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش لوازم تراک میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی موتور میکسر کامیون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قطعات یدکی میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی  گیربکس تراک میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی قطعات موتوری تراک میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی لوازم موتور- گیربکس میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش لوازم تراک میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی  گیرکس میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی  موتور میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی تراک میکسر حمل بتون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی تراک میکسر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیتیله دویتس 413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیتیله دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیتیله دیزل دویتس چین</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیتیله دیزل ژنراتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیتیله موتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیتیله موتور ژنراتور دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش فیتیله موتور دویتس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5790,4731 +9921,571 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور کاترپیلار D8H</w:t>
-[...4679 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی فروش فیتیله موتور دویتس</w:t>
+              <w:t xml:space="preserve">بوش فارسونگاه دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بوش میل سوپاپ دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترموستات دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ترموستات ژنراتور ام وی ام</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تسمه سفت کن دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تسمه سفت کن دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درب قالپاق دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دسته موتور دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ چرخ لیفتراک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رینگ موتور دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سرسیلندر کامل دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ دویتس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کیت بوش دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر درب قالپاق دویتس ۹۱۲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">یاتاقان دویتس ۹۱۲ کلبن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیستر SR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لوازم یدکی لیستر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش لوازم یدکی لیستر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده لوازم یدکی لیستر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده لوازم یدکی لیستر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 