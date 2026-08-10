--- v0 (2026-01-28)
+++ v1 (2026-08-10)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="آلفا گستر آریا 55404545-021" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1080" uniqueCount="361">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی هپکو- لوازم یدکی هپکو</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی  لودر-لوازم یدکی لودر</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی دویتس 912 فروشنده لوازم دویتس</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتورهای پرکینز-لوازم یدکی پرکینز</t>
   </si>
   <si>
@@ -75,245 +75,206 @@
   <si>
     <t xml:space="preserve">قطعات یدکی کاترپیلار-نماینده فروش لوازم یدکی کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش عامل فروش لوازم یدکی قطعات یدکی بلدوزر</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش لوازم قطعات لودر</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی ایویکو - لوازم یدکی ایویکو</t>
   </si>
   <si>
     <t xml:space="preserve">توربو شارژ اتوبوس شهری دیزلی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده توربو شارژ دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده توربو شارژ راهسازی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده توربو شارژ کشاورزی</t>
   </si>
   <si>
-    <t xml:space="preserve">قطعات یدکی لودر چینی - نماینده فروش لوازم لودر چینی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">دویتس 1013</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لوازم یدکی بیل بکهو-قطعات یدکی بیل بکهو</t>
   </si>
   <si>
     <t xml:space="preserve">دویتس 912</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش لوازم یدکی- قطعات یدکی  ولوو Volvo</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی مایلر-لوازم یدکی مایلر</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده  قطعات یدکی کلیه بیل های مکانیکی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی وارتسیلا</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور گریدر-قطعات یدکی گریدر</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی ماشین الات دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی جرثقیل</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش لوازم یدکی بیل بکهو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی  موتور ماک-نماینده فروش لوازم یدکی ماک</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده قطعات یدکی  بلدوزرهای راهسازی</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده قطعات یدکی لودر هیوندای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده لوازم ایویکو قطعات یدکی ایویکو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دویتس</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور کوماتسو-لوازم یدکی موتور کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لوازم یدکی مینی لودر-نماینده فروش لوازم یدکی مینی لودر</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی قطعات یدکی مان man</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتورهای کاترپیلار-نماینده فروش قطعات یدکی کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی وارتسیلا</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی لیبهر قطعات یدکی لیبهر</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش لوازم یدکی موتور کمنز cummins</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی فیات الیس-قطعات یدکی  فیات الیس</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور لیستر - قطعات یدکی لیستر</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش قطعات یدکی ولو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">لوازم یدکی mwm 628 دیزل ژنراتور</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش قطعات موتور دریایی</t>
   </si>
   <si>
-    <t xml:space="preserve">بغل گیر ماشین الات راهسازی کشاورزی لیفتراک</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">لوازم یدکی mwm 616 دیزل ژنراتور</t>
   </si>
   <si>
-    <t xml:space="preserve">اکسل کامل ماشین الات راهسازی کشاورزی لیفتراک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش قطعات موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">موتور دریایی دویتس</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لوازم یدکی موتور دیزل جی ام GM</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات دیزل ژنراتور ام وی ام mwm دویتس</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی یانمار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش لوازم  mtu</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی هیوندای</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی میتسوبیشی</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی نیگاتا</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی دویتس</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی ماشین الات راهسازی جی ام GM</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور دیزل جی ام GM</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش قطعات موتور دریایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی موتور دریایی ام تی یو mtu</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش قطعات موتور دریایی - لوازم موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی جرثقیل</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی لوازم یدکی جرثقیل</t>
   </si>
   <si>
-    <t xml:space="preserve">کاسه نمد ماشین الات راهسازی کشاورزی لیفتراک</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات موتور دویتس B 226</t>
   </si>
   <si>
-    <t xml:space="preserve">ایمپلر پمپ دریایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ایمپلر پمپ موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">ایمپلر واتر پمپ دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده ایمپلر پمپ دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش ایمپلر پمپ دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش لوازم یدکی موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی موتور دریایی در بازار</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی لوازم یدکی موتور دریایی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده لوازم یدکی موتور دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی هاتز لوازم یدکی هاتز</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی هاتص لوازم یدکی موتور هاتص</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی بلدوزر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی قطعات لوازم یدکی بلدوزر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی قطعات کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی قطعات یدکی کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی هاتص</t>
@@ -381,83 +342,62 @@
   <si>
     <t xml:space="preserve">پمپ فرمان لودر W120 کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر D6 کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر D7 کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر D8 کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر D9 کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی بلدوزر D85 کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گریدر GD505 کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گریدر GD661 کوماتسو</t>
   </si>
   <si>
-    <t xml:space="preserve">قطعات یدکی گریدر GD705R2 کوماتسو</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی لودر 936 کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی لودر 950 کاترپیلار</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی لودر 966 کاترپیلار</t>
   </si>
   <si>
-    <t xml:space="preserve">قطعات یدکی لودر W320 کوماتسو</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی لودر W420 کوماتسو</t>
   </si>
   <si>
-    <t xml:space="preserve">قطعات یدکی لودر W470 کوماتسو</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس لودر W120 کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی بیل مکانیکی کوماتسو PC210</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی بیل مکانیکی کوماتسو PC300</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی بیل مکانیکی کوماتسو PC400</t>
   </si>
   <si>
     <t xml:space="preserve">موتور کامل لودر W500 کوماتسو</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو 4400</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو 4500</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو 4600</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو EC210B</t>
@@ -465,678 +405,735 @@
   <si>
     <t xml:space="preserve">لودر ولوو EC240B</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو EC360</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو HL200L120E</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو L90</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو L90E</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو L120</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو L120D</t>
   </si>
   <si>
     <t xml:space="preserve">لودر ولوو NH</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور جی ام GM 71</t>
-[...83 lines deleted...]
-    <t xml:space="preserve">موتور کاترپیلار 3516</t>
+    <t xml:space="preserve">لوازم موتور جی ام GM 71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور جی ام GM53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور جی ام GM92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور جی ام GM149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور دریایی MEGA 170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور دریایی MEGA 500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> لوازم یدکی دویتس 913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 1011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 1012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 1013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 1015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس 2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کاترپیلار 212BFT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 988B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 3406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کاترپیلار 3408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کاترپیلار 3412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D8H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D8K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D8N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کاترپیلار D398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کاترپیلار D399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کاترپیلار M318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65 موتور کمنز اینترناش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">540 لوازم کمنز اینترناش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">560 لوازم کمنز اینترناش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD15 لوازم کمنز اینترناش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD25 لوازم کمنز اینترناش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کمنز 6 CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کمنز 6BT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کمنز KT1150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کمنز LT10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم کمنز NH220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کمنز NH250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کمنز اینترناش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  HD325-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو  HD325-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  PC200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو  PC200-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو  PC220-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو  PC300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو  PC300-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو D65E-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو D85E-18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو D155 A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو D155A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو D275A-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو D355A-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو D1556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو GD605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو GD705-A4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو GD705R2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو HD785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC180-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو PC200-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC220-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC220-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو PC1000-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو S6D102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو S6D105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو S6D110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو S6D125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو S6D140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA90-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو WA120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو WA380-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو WA430-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو WA470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوماتسو WA470-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA600-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کوماتسو WA600-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کارگاهی لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور کامل لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لودر لیبهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور لیبهر 512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیبهر 902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیبهر 912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیبهر 932</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیبهر D904T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیبهر D924T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی نیوهلند W170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی نیوهلند W190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ولوو پنتا TAD520GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ولوو پنتا TAD530GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ولوو پنتا TAD531GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ولوو پنتا TAD730GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ولوو پنتا TAD731GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی ولوو پنتا TAD732GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور ولوو پنتا TAD733GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور ولوو پنتا TAD734GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور ولوو پنتا TD720GE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت قطعات موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت لوازم موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کوبوتا V2303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور کوبوتا V2403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوبوتا V3300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوبوتا V3600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوبوتا V3700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوبوتا V3800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت قطعات کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت لوازم موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش لوازم موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده لوازم موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">استارت مینی لودر بابکت S250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پیستون بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پیستون مینی لودر بابکت bobcat s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دینام مینی لودر بابکت Bobcat S250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش لوازم یدکی بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش موتور بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده  لوازم - قطعات موتور بابکت s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده موتور بابکت کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی موتور بابکت s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی موتور بابکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت لوازم بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت موتور بابکت  s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم مینی لودر بابکت S130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور بابکت s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور بابکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور بابکت فوریوز UZ1020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور بابکت کوبوتا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مینی لودر فوریوز Foruse UZ 1020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم یدکی بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم یدکی موتور بابکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور بابکت  s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده لوازم یدکی بابکت s250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور بابکت  s130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوارم یدکی یانمار 4D92E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور یانمار 4TNE84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4TNV84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4TNV88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور یانمار 4TNV98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم موتور یانمار 4TNV106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی 4D94LE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور یانمار دریایی YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4D98E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4TNE88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4TNE94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4TNE98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی یانمار 4TNE106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت  لوازم موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور یانمار دریایی YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور یانمار دویتس YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور یانمار دیزلی YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی  لوازم موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده موتور یانمار YANMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی عامل فروش موتور دویتس </t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لیست قیمت  لوازم موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس بیل بکهو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس جرثقیل </t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس دریایی هیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور دویتس دریایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی موتور دویتس کاترپیلار </t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی دویتس کوماتسو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی قطعات موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم یدکی دویتس دریایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی موتور  میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی  گیربکس میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش لوازم تراک میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی موتور میکسر کامیون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قطعات یدکی میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی  گیربکس تراک میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی قطعات موتوری تراک میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی لوازم موتور- گیربکس میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش لوازم تراک میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی  گیرکس میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی  موتور میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی تراک میکسر حمل بتون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی تراک میکسر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیتیله دویتس 413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیتیله دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیتیله دیزل دویتس چین</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیتیله دیزل ژنراتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیتیله موتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فیتیله موتور ژنراتور دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش فیتیله موتور دویتس</t>
   </si>
   <si>
     <t xml:space="preserve">موتور کاترپیلار D6</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور کاترپیلار D8H</t>
-[...536 lines deleted...]
-    <t xml:space="preserve">نمایندگی فروش فیتیله موتور دویتس</t>
+    <t xml:space="preserve">بوش فارسونگاه دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بوش میل سوپاپ دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترموستات دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ترموستات ژنراتور ام وی ام</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تسمه سفت کن دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تسمه سفت کن دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درب قالپاق دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دسته موتور دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ چرخ لیفتراک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رینگ موتور دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سرسیلندر کامل دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ دویتس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کیت بوش دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر درب قالپاق دویتس ۹۱۲</t>
+  </si>
+  <si>
+    <t xml:space="preserve">یاتاقان دویتس ۹۱۲ کلبن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیستر SR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لوازم یدکی لیستر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش لوازم یدکی لیستر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده لوازم یدکی لیستر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده لوازم یدکی لیستر</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1929,172 +1926,172 @@
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>72</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>73</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>85</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>86</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
@@ -4470,304 +4467,304 @@
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>302</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>303</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>304</v>
+        <v>35</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>38</v>
+        <v>326</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>327</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>328</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
@@ -5103,61 +5100,50 @@
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>359</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>360</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
-        <v>4</v>
-[...9 lines deleted...]
-      <c r="C361" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>