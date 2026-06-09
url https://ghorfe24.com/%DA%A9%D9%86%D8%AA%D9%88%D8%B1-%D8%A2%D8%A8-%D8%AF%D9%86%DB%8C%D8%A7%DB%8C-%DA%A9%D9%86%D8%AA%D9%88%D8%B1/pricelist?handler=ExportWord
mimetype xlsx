--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -250,50 +250,53 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">کنتور اب فلوترهای ورتکس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1481,50 +1484,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فلومتر التراسونیک پرتابل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش  ایران مدار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 