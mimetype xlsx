--- v0 (2025-12-05)
+++ v1 (2026-06-15)
@@ -304,50 +304,74 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروپمپ نیم اسب بشقابی CPM130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -806,50 +830,180 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">الکتروپمپ 3 اسب 4 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ دولولCAB150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ خودمکش مدل DZD-80B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گازوئیل کش 12 ولت دسته قرمز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ نیم اسب لورایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">گازوئیل کش 24 ولت دسته قرمز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1586,50 +1740,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">گازوئیل کش12 ولت دسته مشکی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">گازوئیل کش 12 ولت دسته مشکی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1820,50 +2000,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">گان آلومینیومی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شناور86 متری 2 اینچ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2003,50 +2209,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شناور144 متری 1.1/4 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروپمپ 1/5 اسب دو پروانهCB160/0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 