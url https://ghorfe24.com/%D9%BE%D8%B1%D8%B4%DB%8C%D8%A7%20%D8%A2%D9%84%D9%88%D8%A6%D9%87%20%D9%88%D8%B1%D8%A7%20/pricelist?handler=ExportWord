--- v0 (2026-01-29)
+++ v1 (2026-08-12)
@@ -382,50 +382,56 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">خرید برگ آلوئه ‌ورا طبیعی از تولیدکننده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2757,50 +2763,102 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">پرشیا آلوئه ‌ورا | خرید عمده آلوئه ‌ورا از تولیدکننده</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید برگ آلوئه ورا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش برگ آلوئه ورا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 