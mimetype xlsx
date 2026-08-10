--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -1072,169 +1072,50 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-            <w:r>
-[...117 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">اتصالات بنکن رده 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1511,76 +1392,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش اتصالات جوشی فولادی  فولاد اسا</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش اتصالات فشار قوی مگا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1615,154 +1470,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر آلات اینکونل  کلاس ٨٠٠ و ١٥٠٠</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر آلات مونل کلاس  ٨٠٠ و ١٥٠٠</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر چاقویی کشویی پنوماتیک</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر چاقویی کلاس 150 استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2135,76 +1912,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش  اتصالات جوشی استیل تا چن  tachen</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ - تله بخار فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2343,102 +2094,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پرشر سوئیچ ccs اروپایی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تراپ اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2525,154 +2224,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فلکه fk</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت پرشر سوئیچ ccs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده پرشر سوئیچ ccs</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی اکچویتور دار استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2759,440 +2380,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سه راهه  زیمنس VXF42</w:t>
-[...388 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن سامسون PN16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3565,76 +2796,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر پروانه ای تمام استیل لاینر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر PTFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3721,76 +2926,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لاینر شیر پروانه ای</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر پروانه ای لاینر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6191,128 +5370,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده سوپاپ دنده ای</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">سوپاپ دنده ای اب و فاضلاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -6789,76 +5890,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن Dp17</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن فولادی Spirax Sarco Dp17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7543,154 +6618,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده شیر صافی چدنی pn25</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر چدنی MAW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر صافی pn25</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیرالات تست سینگل دبل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7855,76 +6852,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیرالات داپلکس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیرالات دبل پلیت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7959,76 +6930,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیرالات کلاس 800-C95</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیرالات نفت و گاز پتروشیمی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -8531,76 +7476,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر صافی امریکایی KSP</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر صافی T WCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9103,362 +8022,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ARI-SAFE شیر اطمینان فلنج دار</w:t>
-[...310 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فلکه سوزنی VELAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9701,76 +8308,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر توپی dn50</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توپی خطی PTFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -9909,76 +8490,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر سوزنی استیل KOJO</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کشویی 150 استیل A216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10013,76 +8568,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی فولادی NIBCO</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گازی فولادی WCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -10326,50 +8855,622 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">واردکننده شیر کشویی کلاس 800 FS21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو 4 اینج فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو 6 اینج فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی 8 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی 10 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی 12 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی 16 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی کلاس 600 jc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو فولادی کلاس 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بال ولو کربن استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی  فولادی 16 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی 4 اینچ فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی  فلنجدار کلاس 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی 10 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی 12 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی فولادی کلاس 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی 2 اینچ فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی 2000 وگ فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت بال ولو فولادی کلاس 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر گازی فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده بال ولو  فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر توپی فولادی کلاس 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر گازی فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 