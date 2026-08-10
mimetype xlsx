--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -7,367 +7,283 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پترو تجهیز آریا گستر 0213393968" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="975" uniqueCount="313">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ترمودینامیکی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی الومینیوم برنز</t>
   </si>
   <si>
-    <t xml:space="preserve">انگل ولو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">اتصالات بنکن رده 40</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو پنوماتیکی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش  فلنج فد FAD</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات بنکن رده 80</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ترمودینامیکی TLV</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش  عامل فروش محصولات بنکن benkan</t>
   </si>
   <si>
     <t xml:space="preserve">اتصالات جوشی wpl6 , wphy 52</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار فلوتر ترموستاتیکی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ترمودینامیکی اسپیراکس</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش اتصالات جوشی فولادی  تکنو  Forgeفورج</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار فلوتر ترموستاتیکی TLV</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج FAD</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش اتصالات جوشی فولادی  فولاد اسا</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش اتصالات فشار قوی مگا</t>
   </si>
   <si>
     <t xml:space="preserve">فلنج فولادی FAD</t>
   </si>
   <si>
     <t xml:space="preserve">نیدل ولو 9000 پارکر - سوئیچ لاک</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر آلات اینکونل  کلاس ٨٠٠ و ١٥٠٠</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر آلات مونل کلاس  ٨٠٠ و ١٥٠٠</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر چاقویی کشویی پنوماتیک</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر چاقویی کلاس 150 استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی چاقویی</t>
   </si>
   <si>
     <t xml:space="preserve">شیرآلات آلومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر ساید گلاس استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر ساید گلاس فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی آکاردئونی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیرالات داگلاس چرو</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات روغن داغ</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیرالات نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش فلنج گالپرتی</t>
   </si>
   <si>
     <t xml:space="preserve">نیدول ولو 6000 پارکر- سوئیچ لاک</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای آلومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش فلنج ملسی (Melesi)</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی الومینیوم برنز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی الومینیوم برنز</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش  اتصالات جوشی استیل تا چن  tachen</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ - تله بخار فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ترمودینامیکی استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ تله ترموستاتیکی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ تله دیسکی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ تله شناوری</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ سطل معکوس</t>
   </si>
   <si>
-    <t xml:space="preserve">پرشر سوئیچ ccs اروپایی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">تراپ اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمودینامیک استیل رزوه ای</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار ترمودینامیکی تیپ TD42</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار ترموستاتیکی خطی تیپ TS-21</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار فلنج دار استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فلکه fk</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت پرشر سوئیچ ccs</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده پرشر سوئیچ ccs</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی اکچویتور دار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی اکچویتور دار</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر توپی اکچویتور دار</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیر توپی اکچویتور دار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر توپی اکچویتور دار</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سه راهه  زیمنس VXF42</t>
-[...43 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن سامسون PN16</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن سامسون استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن سامسون فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن سامسون فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن بخار سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن سامسون استاندارد</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن سامسون استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر فشارشکن  سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر فشارشکن  سامسون استیل</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر فشارشکن سامسون در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر فشارشکن  سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر فشارشکن  سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فشارشکن  سامسون استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فشارشکن  سامسون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای لاینر PTFE</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر پروانه ای تمام استیل لاینر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر PTFE</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای لاینر تفلونی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای لاینر</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر پروانه ای لاینر تفلونی</t>
   </si>
   <si>
-    <t xml:space="preserve">لاینر شیر پروانه ای</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی شیر پروانه ای لاینر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای nbr دیسک استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای nbr</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پرانه ای فلز به فلز اورتون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای اتش نشانی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای استیل اورتون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای اورتون ORTON</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای اورتون کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای تفلونی اورتون ORTON</t>
@@ -606,59 +522,50 @@
   <si>
     <t xml:space="preserve">ساید گلاس استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس دیافراگمی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس دیافراگمی</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس صنعتی - پتروشیمی</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس فلنجدار استیل</t>
   </si>
   <si>
     <t xml:space="preserve">ساید گلاس فولادی فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش ساید گلاس  استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده ساید گلاس  استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده سوپاپ دنده ای</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">سوپاپ دنده ای اب و فاضلاب</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ دنده ای استخر</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ دنده ای توری استیل</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ دنده ای چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ دنده ای فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ صافی چاهی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت سوپاپ دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">سوپاپ اطمینان برنزی سام</t>
@@ -675,53 +582,50 @@
   <si>
     <t xml:space="preserve">شیر اطمینان برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر اطمینان برنجی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر اطمینان برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیر اطمینان برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر اطمینان برنجی بخار</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر اطمینان برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر اطمینان سام</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر اطمینان برنجی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن Dp17</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن فولادی Spirax Sarco Dp17</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن  چدنی اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو Dp17</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو پیلوت دار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو spirax sarco</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن بخار اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشارشکن فلنجدار Spirax Sarco Dp17</t>
@@ -762,101 +666,86 @@
   <si>
     <t xml:space="preserve">تولید کننده شیر یکطرفه چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده شیر یکطرفه فنری چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه چدنی فنری فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه چدنی فنری</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه فنری چدنی استاندارد</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه فنری چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر یکطرفه فنری چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر یکطرفه چدنی فنری</t>
   </si>
   <si>
-    <t xml:space="preserve">تولید کننده شیر صافی چدنی pn25</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر چدنی MAW</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر صافی pn25</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیرالات تست سینگل دبل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده دابل بلاک اند بلید ولو</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر چدنی PN16-PN10</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات CF8C کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات الیاژی فلنجدار -لب جوش</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات تمام استیل CF8-CF8M</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات تمام استیل کلاس 600</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات تمام برنز کلاس 150-300</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیرالات داپلکس</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیرالات دبل پلیت</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات فلنجدار دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات فلنجدار ساکت</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیرالات کلاس 800-C95</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیرالات نفت و گاز پتروشیمی</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده شیرالات اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر تست تک شیر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر تست دو شیر</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات VITAS</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات اروپایی ترینیون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی اروپایی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات LCB-LCC</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات VITAS</t>
@@ -876,53 +765,50 @@
   <si>
     <t xml:space="preserve">شیر خودکار ساچمه ای</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر خودکار بین فلنجی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر خودکار ساچمه ای</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی تمام استیل CF8</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی داخل استیل LCC</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده شیر صافی T</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی T A234</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر صافی امریکایی KSP</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر صافی T WCB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار LF2 داخل استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی داخل مونل</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات فولادی داخل STL</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات کمر جوش</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات دنده ای ساکت کلاس 1500</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات فولادی 150- 900RTJ</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی  CN7M کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر کشویی A105 دنده ای ساکت</t>
@@ -942,147 +828,168 @@
   <si>
     <t xml:space="preserve">شیر توپی ترینیون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی داپلکس کلاس 150 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فلز به فلز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فورج LF2</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی A105 LF2</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی ترینیون</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی سه تیکه A105</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر توپی فلز به فلز</t>
   </si>
   <si>
-    <t xml:space="preserve">ARI-SAFE شیر اطمینان فلنج دار</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فلکه سوزنی VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی  VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کلاس 150 استیل  VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی فولادی کلاس 300 VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه فولادی VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیرالات VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو فولادی WCB</t>
   </si>
   <si>
     <t xml:space="preserve">چک ولو فولادی JC</t>
   </si>
   <si>
     <t xml:space="preserve">شیر  سوزنی تمام استیل 316</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی dn50</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی خطی PTFE</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزرنی استیل  دنده ای فنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر سوزنی استیل  WCB</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر سوزنی استیل KOJO</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر کشویی 150 استیل A216</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی فولادی  چینی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی فولادی NIBCO</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی فولادی WCB</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات داپلکس</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات کلاس 800-C95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو 4 اینج فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو 6 اینج فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی 8 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی 10 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی 12 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی 16 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی کلاس 600 jc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو فولادی کلاس 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بال ولو کربن استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی  فولادی 16 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی 4 اینچ فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی  فلنجدار کلاس 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی 10 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی 12 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی فولادی کلاس 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی 2 اینچ فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی 2000 وگ فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت بال ولو فولادی کلاس 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر گازی فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده بال ولو  فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی فولادی کلاس 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر گازی فولادی</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4141,914 +4048,573 @@
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>278</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>279</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>280</v>
+        <v>241</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>287</v>
+        <v>253</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>288</v>
+        <v>243</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>292</v>
+        <v>254</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>295</v>
+        <v>236</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>297</v>
+        <v>255</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>299</v>
+        <v>248</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>300</v>
+        <v>260</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>301</v>
+        <v>261</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>302</v>
+        <v>223</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>303</v>
+        <v>225</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>305</v>
+        <v>263</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>318</v>
+        <v>303</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
-        <v>4</v>
-[...339 lines deleted...]
-      <c r="C356" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>