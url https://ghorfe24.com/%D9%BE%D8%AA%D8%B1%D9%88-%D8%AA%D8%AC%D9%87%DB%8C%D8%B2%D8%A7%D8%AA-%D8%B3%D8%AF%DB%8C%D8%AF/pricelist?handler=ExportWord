--- v1 (2025-12-23)
+++ v2 (2026-10-11)
@@ -56,1147 +56,375 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ ترمودینامیکی استنلس استیل</w:t>
-[...1052 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای تفلونی فلوید ولو fluid valve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر (PTFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر فلووید</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2384,597 +1612,1195 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">شیر فلکه 4 اینچ استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه 8 اینچ استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه OMB استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه استنلس استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه استیل کلاس 316  OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمانیدگی فروش شیر فلکه استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیرالات کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات  8 اینچ کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات 4 اینچ کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کشویی کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کلاس 800 استیل- 316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کلاس 800 استیل پارکر شهر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کلاس 800 استیل تهران </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیرالات کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر فلکه استیل OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیرالات کلاس 800 استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شیر فلکه 2 اینچ استیل OMB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فلکه 4 اینچ استیل OMB</w:t>
-[...519 lines deleted...]
-              <w:t xml:space="preserve">وارد کننده شیرالات کلاس 800 استیل</w:t>
+              <w:t xml:space="preserve">وارد کننده شیر استیل کلاس 800  omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی استیل کلاس 800 OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی استیل کلاس 800 OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل  316 کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل  OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل 1.2 کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل 2 اینچ  کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل دنده ای کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل کلاس 800 -316-omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار استیل کلاس 800 OMB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر خودکار استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر خودکار استیل کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر خودکار استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر خودکار استیل کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر خودکار استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیر صافی استیل کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیر صافی استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر صافی استیل کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی استیل دنده ای  کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی استیل کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر صافی استیل کلاس 800 omb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر صافی  استیل کلاس 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر صافی استیل کلاس 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 