--- v1 (2025-12-23)
+++ v2 (2026-10-11)
@@ -7,154 +7,67 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پترو تجهیزات سدید 33954460 021" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="97">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ ترمودینامیکی استنلس استیل</t>
+    <t xml:space="preserve">شیر پروانه ای تفلونی فلوید ولو fluid valve</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ ترمودینامیک</t>
-[...85 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر (PTFE</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر فلووید</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای تمام تفلون لاینر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای دور تفلون لاینر(fluid valve</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای دور تفلون لاینر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای دور تفلون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای دیسک استیل ۳۱۶ EPDM</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای دیسک استیل ۳۱۶ لاینر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای دیسک استیل لاینر</t>
@@ -252,111 +165,183 @@
   <si>
     <t xml:space="preserve">قیمت شیر کشویی استیل OMB</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر استیل OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه استیل 316 OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه استیل API 602 OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه استیل OMB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر کشویی ساکت استیل OMB</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر فلکه استیل OMB</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده شیر فلکه استیل OMB</t>
   </si>
   <si>
+    <t xml:space="preserve">شیر فلکه 4 اینچ استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه 8 اینچ استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه OMB استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه استنلس استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه استیل کلاس 316  OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمانیدگی فروش شیر فلکه استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شیرالات کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات  8 اینچ کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات 4 اینچ کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کشویی کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کلاس 800 استیل- 316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کلاس 800 استیل پارکر شهر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کلاس 800 استیل تهران </t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیرالات کلاس 800 استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر فلکه استیل OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیرالات کلاس 800 استیل</t>
+  </si>
+  <si>
     <t xml:space="preserve">شیر فلکه 2 اینچ استیل OMB</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فلکه 4 اینچ استیل OMB</t>
-[...56 lines deleted...]
-    <t xml:space="preserve">وارد کننده شیرالات کلاس 800 استیل</t>
+    <t xml:space="preserve">وارد کننده شیر استیل کلاس 800  omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی استیل کلاس 800 OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی استیل کلاس 800 OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل  316 کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل  OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل 1.2 کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل 2 اینچ  کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل دنده ای کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل کلاس 800 -316-omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار استیل کلاس 800 OMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر خودکار استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر خودکار استیل کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر خودکار استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر خودکار استیل کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر خودکار استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شیر صافی استیل کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شیر صافی استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید شیر صافی استیل کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی استیل دنده ای  کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی استیل کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر صافی استیل کلاس 800 omb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر صافی  استیل کلاس 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر صافی استیل کلاس 800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -621,370 +606,370 @@
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>24</v>
       </c>
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>55</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>56</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
@@ -1408,116 +1393,50 @@
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>95</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
-        <v>4</v>
-[...64 lines deleted...]
-      <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>