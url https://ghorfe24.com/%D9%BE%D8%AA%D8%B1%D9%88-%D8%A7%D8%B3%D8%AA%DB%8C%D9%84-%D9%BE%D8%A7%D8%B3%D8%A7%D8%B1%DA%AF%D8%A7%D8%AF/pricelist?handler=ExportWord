--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -460,258 +460,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بال ولو دنده ای 4 اینچ</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی سایز 25 استیل 316L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">زانوی استیل رده 40</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">زانو صنایع غذایی شیری</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">زانو 90 درجه استیل</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر دیافراگمی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -720,76 +564,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده زانوی استیل 316</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلمپ استیل ، کلمپ صنایع غذایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -798,76 +616,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر توپی فلنج دار استیل استنلس استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر پروانه ای صنایع غذایی شیری</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -902,232 +694,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">واشر وایتون VITON</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی استیل گمو 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سه راهی صنایع غذایی</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوله صنایع غذایی مات و براق</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گوی شستشوی مخازن استیل ثابت چرخشی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1136,76 +798,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گوی شستشوی مخازن استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی استیل 316L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1240,76 +876,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">کلمپ زنجیر دار صنایع غذایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">کلمپ صنایع غذایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1318,233 +928,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پیچ و مهره استیل 316</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر دیافراگمی استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده اتصالات دنده ای استیل</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر اطمینان استیل ساده و اهرم دار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر توپی کلاس ۱۵۰ استیل</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">شیر دیافرایگمی پنوماتیک ۳۱۶</w:t>
+              <w:t xml:space="preserve">شیر دیافراگمی استیل ۳۱۶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگمی پنوماتیک ۳۱۶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2931,50 +2437,544 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">وارد کننده شیر گازی استیل نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ساید گلس استیل ۳۰۴ و ۳۱۶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش ساید گلس استیل ۳۰۴ و ۳۱۶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر توپی استیل ۳۱۶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگمی پنوماتیک استیل ۳۱۶ GEMU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگمی دستی استیل GEMU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر دیافراگمی صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی استیل سه تیکه برند نیپون 321-304-316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی دنده ای استیل نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر گازی استیل نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر گازی استیل کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر گازی استیل 316 کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر گازی استیل نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات استیل صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیرالات صنایع دارویی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار بادبزنی استیل ۳۰۴ و ۳۱۶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی استیل کلاس ۱۵۰ نیپون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی 6 اینج کلاس 150 کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات تاییدیه نفت و گاز پتروشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار استیل کلاس ۱۵۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 