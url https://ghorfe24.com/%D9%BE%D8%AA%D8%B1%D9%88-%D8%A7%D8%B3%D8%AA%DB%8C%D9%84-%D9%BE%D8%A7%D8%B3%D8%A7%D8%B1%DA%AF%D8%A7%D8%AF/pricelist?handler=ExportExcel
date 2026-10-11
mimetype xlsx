--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -7,194 +7,137 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="بازرگانی استیل گستر" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="102">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">گوی شستشوی صنایع غذایی دارویی</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">گوی شستشوی استیل صنایع شیر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">گوی شستشوی استیل مواد غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">بال ولو دنده ای 4 اینچ</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی سایز 25 استیل 316L</t>
   </si>
   <si>
-    <t xml:space="preserve">زانوی استیل رده 40</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">زانو صنایع غذایی شیری</t>
   </si>
   <si>
-    <t xml:space="preserve">زانو 90 درجه استیل</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر دیافراگمی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استیل صنایع غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده زانوی استیل 316</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلمپ استیل ، کلمپ صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استیل مواد غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی فلنج دار استیل استنلس استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر پروانه ای صنایع غذایی شیری</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر دیافراگمی استیل 316</t>
   </si>
   <si>
-    <t xml:space="preserve">واشر وایتون VITON</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی استیل گمو 316</t>
   </si>
   <si>
-    <t xml:space="preserve">سه راهی صنایع غذایی</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">لوله صنایع غذایی مات و براق</t>
   </si>
   <si>
-    <t xml:space="preserve">گوی شستشوی مخازن استیل ثابت چرخشی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">مهره ماسوره کورکن مواد غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">گوی شستشوی مخازن استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر دیافراگمی استیل 316L</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر دیافراگمی استیل</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر دیافراگمی استیل 316</t>
   </si>
   <si>
-    <t xml:space="preserve">کلمپ زنجیر دار صنایع غذایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">کلمپ صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">لوله استیل مات</t>
   </si>
   <si>
-    <t xml:space="preserve">پیچ و مهره استیل 316</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر اطمینان استیل ساده و اهرم دار</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی کلاس ۱۵۰ استیل</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">شیر دیافرایگمی پنوماتیک ۳۱۶</t>
+    <t xml:space="preserve">شیر دیافراگمی استیل ۳۱۶</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگمی پنوماتیک ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی کلاس ۱۵۰ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی دوتیکه برند نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیرفلکه کشویی کلاس ۲۰۰</t>
   </si>
   <si>
     <t xml:space="preserve">شیرگازی سه تیکه برند کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده سراه دنده ای استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده اتصالات صنایع دارویی و غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده ساید گلس جوشی و کلمپی  استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیرالات کلاس ۱۵۰ استیل</t>
   </si>
@@ -316,50 +259,104 @@
     <t xml:space="preserve">بال ولو تمام استیل چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پنوماتیک کلمپی تمام استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر دیافراگمی استیل مدل u یو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی استیل چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی کالمپی چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات صنعتی استیل چینی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر گازی استیل در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر گازی استیل نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ساید گلس استیل ۳۰۴ و ۳۱۶</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش ساید گلس استیل ۳۰۴ و ۳۱۶</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر توپی استیل ۳۱۶</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگمی پنوماتیک استیل ۳۱۶ GEMU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگمی دستی استیل GEMU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر دیافراگمی صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی استیل سه تیکه برند نیپون 321-304-316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی دنده ای استیل نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر گازی استیل نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر گازی استیل کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر گازی استیل 316 کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات استیل صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیرالات صنایع دارویی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار بادبزنی استیل ۳۰۴ و ۳۱۶</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی استیل کلاس ۱۵۰ نیپون</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی 6 اینج کلاس 150 کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات تاییدیه نفت و گاز پتروشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار استیل کلاس ۱۵۰</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -624,227 +621,227 @@
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>24</v>
       </c>
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>42</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>43</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
@@ -1394,128 +1391,128 @@
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>93</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>94</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>