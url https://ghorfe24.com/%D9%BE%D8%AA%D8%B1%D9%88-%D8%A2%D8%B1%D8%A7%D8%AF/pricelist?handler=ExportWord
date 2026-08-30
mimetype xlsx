--- v0 (2025-12-22)
+++ v1 (2026-08-30)
@@ -397,162 +397,87 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">میلگرد تراس دوپولیش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ناودانی سنگین فولادی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بورس فروش نبشی پرسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -587,76 +512,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نبشی استنلس استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده ورق سیاه - تهران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -665,76 +564,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش ورق سیاه - تهران</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش ورق سیاه اکسین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -769,102 +642,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مرکز فروش ورق سیاه - تهران</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش ورق سیاه طبرستان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -899,128 +720,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش ورق سیاه</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">بورس فروش ورق گالوانیزه کاشان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1107,76 +850,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده ورق گالوانیزه شاد اباد</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ورق گالوانیزه  کاشان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1185,76 +902,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ورق گالوانیزه</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده پروفیل فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1263,180 +954,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پروفیل فولادی کارخانه گیلان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پروفیل فولادی کارخانه مبارکه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده پروفیل فولادی در بازار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش پروفیل فولادی  مبارکه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش پروفیل فولادی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مرکز فروش پروفیل فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1445,76 +1058,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بورس فروش پروفیل کربن استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده پروفیل صنعتی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1523,206 +1110,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده پروفیل ساختمانی</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده میلگرد فولادی در شاد اباد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده میلگرد فولادی ایرانی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده ورق فولاد اکسین اهواز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1731,180 +1188,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده ورق فولاد اکسین اهواز</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تامین کننده ورق فولاد اکسین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لیست قیمت ورق سیاه فولاد اکسین</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مرکز فروش ورق سیاه فولاد اکسین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پخش کننده ورق اکسین دریایی a36</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده ورق اکسین دریایی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1939,154 +1318,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مرکز فروش ورق اکسین دریایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی فروش ورق اکسین دریایی a36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش ورق اکسین دریایی</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ورق اکسین دریایی a36 در شاد اباد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2641,76 +1942,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">میلگرد آلیاژی و ترانسی- اروپایی - چینی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده نبشی سایز ۱۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2902,50 +2177,804 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">فروش ورق گالوانیزه  ضخامت ۵ دهم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش ورق ابعاد ۲×۱ ضخامت ۲میل فولاد مبارکه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق فولادی ۲-۱ ضخامت 10 میل فولاد مبارکه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش ورق گاوانیزه هفت الماس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد ۲-۱ ضخامت  5 میل شهرکرد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد ۲-۱ ضخامت ۳دهم هفت الماس</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل ۹۰-۹۰  ۳میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل ستونی ابعاد ۱۴۰.۱۴۰ ۳میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل ستونی ابعاد ۱۴۰.۱۴۰ 5 میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل مبلی ابعاد ۲۵.۲۵ ضخامت 1 میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل مبلی ابعاد ۲۵.۲۵ ضخامت ۷ دهم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده پروفیل ستونی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده پشم شیشه اریانا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پشم شیشه اریانا  پنلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پشم شیشه اریانا رولی - پنلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پشم شیشه اریانا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده پشم شیشه اریانا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پشم شیشه اریانا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش پشم شیشه اریانا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق روغنی ابعاد ۲.۱ ضخامت ۱میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق شیروانی  عرض ۱متر ضمانت 5 دهم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده رق سیاه ۲۰میل St52 ابعاد 6×2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده ورق st52 20میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده ورق سیاه ۲۰میل St52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده ورق سیاه فولادی ۲۰میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق سیاه ۲۰میل  St52 ابعاد 6-1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سپری  اهنی سایز 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سپری  اهنی سایز 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سپری  اهنی سایز 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده سپری  اهنی سایز 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 