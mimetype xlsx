--- v1 (2026-08-30)
+++ v2 (2026-10-31)
@@ -400,50 +400,92 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">میلگرد تراس دوپولیش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -512,128 +554,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پخش کننده ورق سیاه - تهران</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده ورق سیاه کاویان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش ورق سیاه اکسین</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش ورق سیاه گیلان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -798,128 +788,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">مرکز فروش ورق گالوانیزه فولادی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش ورق گالوانیزه کاشان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">ورق گالوانیزه  کاشان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ورق گالوانیزه  هفت الماس</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -928,102 +866,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پروفیل فولادی در شاداباد</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش پروفیل فولادی  مبارکه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1058,76 +944,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پخش کننده پروفیل صنعتی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پروفیل ضد زنگ فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1188,76 +1048,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تامین کننده ورق فولاد اکسین</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مرکز فروش ورق سیاه فولاد اکسین</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1656,76 +1490,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش تیر آهن در بازار شاد اباد</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مرکز فروش تیر آهن در شاد اباد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1864,76 +1672,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش  چهار پهلو آهنی فولادی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">مرکز فروش چهار پهلو فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1968,76 +1750,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تولید کننده نبشی سایز ۱۰</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تولید کننده نبشی فولادی  سایز ۱۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2687,700 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">تولید کننده سپری  اهنی سایز 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده ورق اسید شور ۴میل W22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق اسید شور ۴میل W22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد ۱۰۰۰-۲۰۰۰ ۵دهم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد ۲۵۰۰×۱۲۵۰ ضخامت ۵ دهم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد ۲۵۰۰×۱۲۵۰ ضخامت ۸دهم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده میلگرد سایز ۲۲ برند اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده میلگرد سایز ۲۲ برند نیشابور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده میلگرد سایز ۲۲ برند اصفهان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده ورق اسید شور</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده ورق اسید شور ۴ میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش ورق اسید شور ۴ میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل مبلی  سایز 20×30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل مبلی  سایز ۲۵×۲۵ فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل مبلی  فولادی سایز ۲0×۲0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل مبلی فولادی  سایز 30×30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ شهرکرد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ ضخامت  0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ ضخامت  0.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ ضخامت  0.60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ ضخامت  0.80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ ضخامت  1میل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق گالوانیزه ابعاد  ۲۰۰۰×۱۰۰۰ کاشان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ورق ابعاد ۲×۶ ۸ میل استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل ۴۰ ×۴۰ ۲میل کارخانجات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروفیل ۹۰×۹۰ ۳میل کربن استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 