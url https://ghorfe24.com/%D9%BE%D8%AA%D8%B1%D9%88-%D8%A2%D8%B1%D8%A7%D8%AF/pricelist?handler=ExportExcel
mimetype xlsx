--- v0 (2025-12-22)
+++ v1 (2026-08-30)
@@ -7,259 +7,178 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="آهن آلات اتحاد نوین 66303871-02" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش میلگرد دوپولیش</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">میلگرد ck60 فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">پخش کننده میلگرد mo40</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">میلگرد تراس دوپولیش</t>
   </si>
   <si>
-    <t xml:space="preserve">ناودانی سنگین فولادی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">بورس فروش نبشی پرسی</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش نبشی لقمه ای</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش نبشی فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">نبشی استنلس استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده ورق سیاه - تهران</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده ورق سیاه کاویان</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش ورق سیاه - تهران</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش ورق سیاه اکسین</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش ورق سیاه گیلان</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش  ورق سیاه اصفهان</t>
   </si>
   <si>
-    <t xml:space="preserve">مرکز فروش ورق سیاه - تهران</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش ورق سیاه طبرستان</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش ورق سیاه کاویان</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش ورق سیاه گیلان</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش ورق سیاه</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">بورس فروش ورق گالوانیزه کاشان</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش ورق گالوانیزه  کاشان</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش ورق گالوانیزه هفت الماس</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش ورق گالوانیزه فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش ورق گالوانیزه کاشان</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده ورق گالوانیزه شاد اباد</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ورق گالوانیزه  کاشان</t>
   </si>
   <si>
     <t xml:space="preserve">ورق گالوانیزه  هفت الماس</t>
   </si>
   <si>
-    <t xml:space="preserve">ورق گالوانیزه</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده پروفیل فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">پروفیل فولادی در شاداباد</t>
   </si>
   <si>
-    <t xml:space="preserve">پروفیل فولادی کارخانه گیلان</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پروفیل فولادی کارخانه مبارکه</t>
   </si>
   <si>
-    <t xml:space="preserve">تامین کننده پروفیل فولادی در بازار</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش پروفیل فولادی  مبارکه</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش پروفیل فولادی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">مرکز فروش پروفیل فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پروفیل فولادی  گیلان</t>
   </si>
   <si>
-    <t xml:space="preserve">بورس فروش پروفیل کربن استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده پروفیل صنعتی</t>
   </si>
   <si>
     <t xml:space="preserve">پروفیل ضد زنگ فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">تامین کننده پروفیل ساختمانی</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده میلگرد فولادی در شاد اباد</t>
   </si>
   <si>
-    <t xml:space="preserve">تامین کننده میلگرد فولادی ایرانی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده ورق فولاد اکسین اهواز</t>
   </si>
   <si>
     <t xml:space="preserve">پخش ورق سیاه فولاد اکسین</t>
   </si>
   <si>
-    <t xml:space="preserve">تامین کننده ورق فولاد اکسین اهواز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تامین کننده ورق فولاد اکسین</t>
   </si>
   <si>
-    <t xml:space="preserve">لیست قیمت ورق سیاه فولاد اکسین</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">مرکز فروش ورق سیاه فولاد اکسین</t>
   </si>
   <si>
-    <t xml:space="preserve">پخش کننده ورق اکسین دریایی a36</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده ورق اکسین دریایی</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده ورق اکسین دریایی a36</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش ورق اکسین دریایی</t>
   </si>
   <si>
-    <t xml:space="preserve">مرکز فروش ورق اکسین دریایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی فروش ورق اکسین دریایی a36</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش ورق اکسین دریایی</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ورق اکسین دریایی a36 در شاد اباد</t>
   </si>
   <si>
     <t xml:space="preserve">ورق اکسین دریایی a36 فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">ورق اکسین دریایی a36</t>
   </si>
   <si>
     <t xml:space="preserve">ورق اکسین دریایی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده  قوطی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">پروفیل صنعتی 20 تنی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده قوطی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده انواع ناودانی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش  قوطی فولادی</t>
@@ -285,81 +204,165 @@
   <si>
     <t xml:space="preserve">پخش کننده پروفیل  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">پروفیل دو میل  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">پروفیل سه میل  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده پروفیل  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده چهار پهلو آهنی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش  چهار پهلو آهنی فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش چهار پهلو فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده میلگرد آلیاژی و ترانسی</t>
   </si>
   <si>
-    <t xml:space="preserve">میلگرد آلیاژی و ترانسی- اروپایی - چینی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده نبشی سایز ۱۰</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده نبشی سایز ۱۰</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده نبشی فولادی  سایز ۱۰</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده فروش تیرآهن ۱۸ زنبوری</t>
   </si>
   <si>
     <t xml:space="preserve">عامل  فروش تیرآهن ۱۸ زنبوری</t>
   </si>
   <si>
     <t xml:space="preserve">پخش کننده  ورق روغنی ضخامت 5 دهم</t>
   </si>
   <si>
     <t xml:space="preserve">تولید فروش ورق گالوانیزه  ضخامت ۵ دهم</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده فروش ورق روغنی ضخامت 5 دهم</t>
   </si>
   <si>
     <t xml:space="preserve">تولید کننده ورق گالوانیزه  ضخامت ۵ دهم</t>
   </si>
   <si>
     <t xml:space="preserve">فروش ورق گالوانیزه  ضخامت ۵ دهم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش ورق ابعاد ۲×۱ ضخامت ۲میل فولاد مبارکه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ورق فولادی ۲-۱ ضخامت 10 میل فولاد مبارکه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش ورق گاوانیزه هفت الماس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ورق گالوانیزه ابعاد ۲-۱ ضخامت  5 میل شهرکرد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ورق گالوانیزه ابعاد ۲-۱ ضخامت ۳دهم هفت الماس</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پروفیل ۹۰-۹۰  ۳میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پروفیل ستونی ابعاد ۱۴۰.۱۴۰ ۳میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پروفیل ستونی ابعاد ۱۴۰.۱۴۰ 5 میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پروفیل مبلی ابعاد ۲۵.۲۵ ضخامت 1 میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پروفیل مبلی ابعاد ۲۵.۲۵ ضخامت ۷ دهم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده پروفیل ستونی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده پشم شیشه اریانا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پشم شیشه اریانا  پنلی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پشم شیشه اریانا رولی - پنلی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پشم شیشه اریانا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده پشم شیشه اریانا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش پشم شیشه اریانا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش پشم شیشه اریانا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ورق روغنی ابعاد ۲.۱ ضخامت ۱میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ورق شیروانی  عرض ۱متر ضمانت 5 دهم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده رق سیاه ۲۰میل St52 ابعاد 6×2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده ورق st52 20میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده ورق سیاه ۲۰میل St52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده ورق سیاه فولادی ۲۰میل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ورق سیاه ۲۰میل  St52 ابعاد 6-1.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده سپری  اهنی سایز 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده سپری  اهنی سایز 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده سپری  اهنی سایز 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده سپری  اهنی سایز 6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1469,50 +1472,61 @@
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">