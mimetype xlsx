--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="nil" w:color="auto" w:fill="EEEEEE"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">اکسین صنعت جم</w:t>
+        <w:t xml:space="preserve">پترو استیل باراد 09121979359</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:space="0"/>
           <w:left w:val="single" w:space="0"/>
           <w:bottom w:val="single" w:space="0"/>
           <w:right w:val="single" w:space="0"/>
           <w:insideH w:val="single" w:space="0"/>
           <w:insideV w:val="single" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="300"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -56,523 +56,393 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">لول کنترل دیگ بخار</w:t>
-[...350 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ اسپیراکس سارکو 74092 FTB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ اسپیراکس سارکو FT14</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ اسپیراکس سارکو PN16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">استیم تراپ اسپیراکس سارکو استنلس استیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -746,76 +616,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش  استیم تراپ اسپیراکس سارکو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت  استیم تراپ اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -824,76 +668,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ   TLV J5X</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ  TLV A105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -980,76 +798,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ TLV  اروپایی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ TLV  برنجی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1110,102 +902,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">استیم تراپ TLV J7X</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">استیم تراپ ارمسترانگ اصلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1318,76 +1058,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تله بخار ارمسترانگ استیل</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تله بخار ارمسترانگ فولادی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1448,232 +1162,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تله بخار ترموستاتیک اسپیراکس سارکو</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">تله بخار چدنی اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">تله بخار فلنج دار استیل</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش استیم تراپ ارمسترانگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده استیم تراپ ارمسترانگ</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت استیم تراپ  TLV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1864,232 +1448,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده تله بخار ارمسترانگ</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو BRV2S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DN25</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DP13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DP27</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DP163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2228,76 +1682,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت شیر فشار شکن اسپیراکس سارکو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر فشار شکن اسپیراکس سارکو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2358,76 +1786,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گیوتینی اکچویتوردار CMO</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گیوتینی پنوماتیک CMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2514,128 +1916,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیر گیوتینی CMO</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گیوتینی استیل اوربینوکس ORBINOX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گیوتینی اکچویتوردار اوربینوکس ORBINOX</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گیوتینی پنوماتیک اوربینوکس ORBINOX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2722,259 +2072,909 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروش شیر گیوتینی اوربینوکس ORBINOX</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر گیوتینی اوربینوکس ORBINOX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده شیر گیوتینی اوربینوکس ORBINOX</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">نایف ولو فولادی</w:t>
+              <w:t xml:space="preserve">بست کلمپ  صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بست کلمپی مواد غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانویی کلمپی 45 درجه </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانویی کلمپی 90 درجه </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سرشیلنگی کلمپی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راهی کلمپی استیل صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر ارونت کلمپی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر اطمینان کلمپی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دیافراگمی کلمپی صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی کلمپی سه تیکه صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد استیل دوراهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر منیفولد چند راهی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیردیافراگمی کلمپی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرگازی کلمپی ۳۱۶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت کلمپ استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کورکن کلمپ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیلنگ فلکسیبل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده شلنگ فلکسیبل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده شیلنگ فلکسیبل بخار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده شیلنگ فلکسیبل روکش دار PVC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شلنگ فلکسیبل آب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شلنگ فلکسیبل خرطومی استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شلنگ فلکسیبل روغن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیلنگ فلکسیبل مواد شیمیایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شلنگ فلکسیبل آب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیلنگ فلکسیبل 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیلنگ فلکسیبل استنلس استیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیلنگ فلکسیبل بخار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیلنگ فلکسیبل گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شلنگ فلکسیبل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شلنگ فلکسیبل روغن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیلنگ فلکسیبل روکش دار PVC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 