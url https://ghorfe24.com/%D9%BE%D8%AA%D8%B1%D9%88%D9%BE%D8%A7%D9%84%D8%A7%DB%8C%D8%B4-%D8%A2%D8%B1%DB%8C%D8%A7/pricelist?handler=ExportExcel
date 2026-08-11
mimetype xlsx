--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -1,368 +1,365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="اکسین صنعت جم" sheetId="1" r:id="rId3"/>
+    <sheet name="پترو استیل باراد 09121979359" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">لول کنترل دیگ بخار</t>
+    <t xml:space="preserve">استیم تراپ اسپیراکس سارکو 74092 FTB</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ اسپیراکس سارکو 8931</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو PN16</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ اسپیراکس سارکو TD52</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو استیل</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو ترمودینامیک</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو چینی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ اسپیراکس سارکو کربن استیل</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش  استیم تراپ اسپیراکس سارکو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت  استیم تراپ اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده  استیم تراپ اسپیراکس سارکو</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ   TLV J5X</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ  TLV A105</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ  TLV استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ  TLV ترمودینامیک</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ  TLV</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ - تله بخار فولادی</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ TLV  اروپایی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ TLV  برنجی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ TLV  چینی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ TLV  فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ TLV AF3N</t>
   </si>
   <si>
-    <t xml:space="preserve">استیم تراپ TLV J7X</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ ارمسترانگ اصلی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ارمسترانگ فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">استیم تراپ ارمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار  TLV  استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار  TLV</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار  فلنجدارTLV</t>
   </si>
   <si>
-    <t xml:space="preserve">تله بخار ارمسترانگ استیل</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">تله بخار ارمسترانگ فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار ارمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار برنجی TLV</t>
   </si>
   <si>
     <t xml:space="preserve">تله بخار ترمودینامیکی تیپ TD42</t>
   </si>
   <si>
-    <t xml:space="preserve">تله بخار ترموستاتیک اسپیراکس سارکو</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">تله بخار چدنی اسپیراکس سارکو</t>
   </si>
   <si>
-    <t xml:space="preserve">تله بخار فلنج دار استیل</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش استیم تراپ ارمسترانگ</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده استیم تراپ ارمسترانگ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت استیم تراپ  TLV</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت استیم تراپ ارمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت تله بخار ارمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی استیم تراپ TLV</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی تله بخار ارمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش استیم تراپ  TLV</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش استیم تراپ ارمسترانگ</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده استیم تراپ TLV</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده استیم تراپ ارمسترانگ</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده تله بخار ارمسترانگ</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو BRV2S</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DN25</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DP13</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DP27</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو DP163</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو SV</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو چدنی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو چینی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو فلنجدار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو مارشال</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فشار شکن اسپیراکس سارکو</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر فشار شکن اسپیراکس سارکو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی شیر فشار شکن اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر فشار شکن اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فشار شکن اسپیراکس سارکو</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی CMO</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گیوتینی اکچویتوردار CMO</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گیوتینی پنوماتیک CMO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی چدنی CMO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی دیسک استیل CMO</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی فولادی CMO</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر گیوتینی CMO</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیر گیوتینی CMO</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گیوتینی استیل اوربینوکس ORBINOX</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گیوتینی اکچویتوردار اوربینوکس ORBINOX</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گیوتینی پنوماتیک اوربینوکس ORBINOX</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی چدنی اوربینوکس ORBINOX</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی دیسک استیل اوربینوکس ORBINOX</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گیوتینی فولادی اوربینوکس ORBINOX</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر گیوتینی اوربینوکس ORBINOX</t>
   </si>
   <si>
-    <t xml:space="preserve">فروش شیر گیوتینی اوربینوکس ORBINOX</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی شیر گیوتینی اوربینوکس ORBINOX</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده شیر گیوتینی اوربینوکس ORBINOX</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">نایف ولو فولادی</t>
+    <t xml:space="preserve">بست کلمپ  صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بست کلمپی مواد غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانویی کلمپی 45 درجه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانویی کلمپی 90 درجه </t>
+  </si>
+  <si>
+    <t xml:space="preserve">سرشیلنگی کلمپی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راهی کلمپی استیل صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر ارونت کلمپی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر اطمینان کلمپی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دیافراگمی کلمپی صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی کلمپی سه تیکه صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد استیل دوراهی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر منیفولد چند راهی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیردیافراگمی کلمپی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرگازی کلمپی ۳۱۶</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت کلمپ استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کورکن کلمپ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیلنگ فلکسیبل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده شلنگ فلکسیبل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده شیلنگ فلکسیبل بخار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده شیلنگ فلکسیبل روکش دار PVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شلنگ فلکسیبل آب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شلنگ فلکسیبل خرطومی استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شلنگ فلکسیبل روغن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیلنگ فلکسیبل مواد شیمیایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیلنگ فلکسیبل 304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیلنگ فلکسیبل استنلس استیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیلنگ فلکسیبل بخار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیلنگ فلکسیبل گاز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شلنگ فلکسیبل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شلنگ فلکسیبل روغن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیلنگ فلکسیبل روکش دار PVC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1397,128 +1394,128 @@
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>94</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>95</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>