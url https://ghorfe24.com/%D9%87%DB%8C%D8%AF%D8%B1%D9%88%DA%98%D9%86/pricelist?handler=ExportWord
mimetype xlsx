--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -82,1353 +82,980 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پروپرشنال صنعتی</w:t>
-[...443 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت فیلتراسیون هیداک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر بوخچاست buschjost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">شیر برقی هافنر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فیلتراسیون هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش خنک کننده هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر موگ moog ، فروش مصولات موگ MOOG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فیلتراسیون هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">کارتریج هیدرولیک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده فیلتراسیون هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اکومولاتور اولائر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اکومولاتور ای پی ای epe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اکومولاتور هیداک بلادری HYDAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پروپشنال موگ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر بک فیلتر زیگنال اسکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تیوپ اکومولاتور هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش فیلتراسیون هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پنوماتیک بوخچاست</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پیستونی hawe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پیستونی هاو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دستی جملز gemels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر بک فیلتر زیگنال 1 اینچ  اسکو asco</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش خنک کننده هیداک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر هیدرولیک جملز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">کارتریج سان sun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر برقی هافنر</w:t>
-[...778 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش محصولات ویکرز vickers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1489,128 +1116,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">سنسور فشار تکسیس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">خنک کننده هیداک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">درجه فشار تکسیس</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروش محصولات تکسیس tecsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1671,76 +1246,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فولی اولوب oleoweb</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اکومولاتور هیداک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1983,76 +1532,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر پنوماتیکی فشارقوی buschjost</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر فشار قوی بوخچاست buschjost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2061,76 +1584,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر فلنجی بوخچاست</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی محصولات بوخچاست buschjost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2139,284 +1636,128 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">اسپول بک فیلتر توربو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">اسپول شیر توربو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بک فیلتر چرخ گوشتی</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر بک فیلتر توربو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر بک فیلتر چرخ گوشتی توربو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر توربو turbo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده  شیر برقی هافنر HAFNER آلمان</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر چرخ گوشت توربو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2607,128 +1948,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر پنوماتیکی هافنر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر کتابی هافنر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر نامور فنر دار هافنر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر نامور هافنر hafner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2971,102 +2260,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر بک فیلتر چرخ گوشتی 1و1،2  مکیر</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی شیر مکیر mecair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3543,76 +2780,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شارژر آکومولاتور اولائر فرانسه</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فیلتر برگشت هیداک</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3674,102 +2885,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">آکومولاتور ١ لیتر دیافراگمی انتگرال آلمان</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">آکومولاتور بلدری ١٠ لیتر هیداک آلمان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>