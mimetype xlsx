--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -289,50 +289,53 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">ترانسمیتراختلاف فشارزیمنس 4433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -661,51 +664,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پوزیشنر ای توپی سامسون 1-3730</w:t>
+              <w:t xml:space="preserve">ای توپی پوزیشنرسامسون SAMSN I/P POsitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1858,50 +1861,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">ابزاردقیق (Instrumentation) چیست ؟ و چه کاربردی در صنعت دارد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">ابزاردقیق،کلیددقیق وکارایی درصنعت شما</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 