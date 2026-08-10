--- v0 (2025-12-05)
+++ v1 (2026-08-10)
@@ -295,50 +295,71 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکتروگیربکس حلزونی چینی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -1916,50 +1937,232 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">گیرموتور هلیکال WORM-S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۳۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۴۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۵۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۶۳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۷۵</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۹۰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس حلزونی کتابی NMRV چینی تیپ ۱۱۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 