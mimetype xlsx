--- v1 (2026-02-18)
+++ v2 (2026-08-09)
@@ -826,50 +826,104 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی فروش محصولات بی ان BN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -3824,492 +3878,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بال ولو برنجی نگین</w:t>
-[...440 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده  فروش شیرالات دی ان DN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -7049,50 +6661,960 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش شیرگازی استارکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چک ولو 2 اینچ برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چک ولو برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید چک ولو برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه برنجی 1 اینچ  کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش چک ولو برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی چک ولو برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده چک ولو  برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر یکطرفه برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی برنجی 1.1-2 کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی برنجی 1-2  کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی برنجی کلاس 150  کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر صافی برنجی کیتز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر بالانس فلنچی اوریفیس  سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی برنجی PN16 سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سوزنی برنزی PN10 سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی برنجی PN16 سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی برنجی PN20 سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر فشار شکن سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر فلکه سوزنی سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر فلکه کشویی سیم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیرگازی سیم ایتالیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فشار شکن سیم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 