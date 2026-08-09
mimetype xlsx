--- v1 (2026-02-18)
+++ v2 (2026-08-09)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="شیر کیتز توسعه و صنعت0213391010" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="250">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی بی ان BN</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی بی ان BN</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش محصولات بی ان BN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی بی ان BN</t>
   </si>
   <si>
@@ -366,101 +366,50 @@
   <si>
     <t xml:space="preserve">عامل فروش شیر غیر گازی بوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر گازی بوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر گازی بوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر گازی بوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی برنجی سوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی برنجی سوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر غیر گازی سوگاتی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت  شیر غیر گازی سوگاتی</t>
   </si>
   <si>
-    <t xml:space="preserve">بال ولو برنجی نگین</t>
-[...49 lines deleted...]
-  <si>
     <t xml:space="preserve">پخش کننده  فروش شیرالات دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر اتش نشانی برنجی  دی ان DN-100</t>
   </si>
   <si>
     <t xml:space="preserve">شیر رادیاتور دی ان DN-91</t>
   </si>
   <si>
     <t xml:space="preserve">شیر شلنگی تک ضرب  دی انDN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی برنجی دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی  دی ان DN-14L</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی دی ان DN-11YFF</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی یکسر روپیج برنجی DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه برنجی DN</t>
@@ -703,50 +652,155 @@
     <t xml:space="preserve">نمایندگی شیر برنجی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر گازی استارکو پارک شهر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر گازی استارکو تهران</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر گازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر غیر گازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر گازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده شیر استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر غیر گازی  استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیرگازی استارکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چک ولو 2 اینچ برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چک ولو برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید چک ولو برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر یکطرفه برنجی 1 اینچ  کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش چک ولو برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی چک ولو برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده چک ولو  برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر یکطرفه برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی برنجی 1.1-2 کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی برنجی 1-2  کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی برنجی کلاس 150  کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر صافی برنجی کیتز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر بالانس فلنچی اوریفیس  سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه سوزنی برنجی PN16 سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه سوزنی برنزی PN10 سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی برنجی PN16 سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی برنجی PN20 سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر فشار شکن سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر فلکه سوزنی سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر فلکه کشویی سیم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیرگازی سیم ایتالیا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فشار شکن سیم</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2309,238 +2363,238 @@
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>140</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>141</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
@@ -2892,359 +2946,359 @@
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>212</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>213</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
@@ -3426,50 +3480,248 @@
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>230</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>231</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>232</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>233</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>234</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>235</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>236</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>237</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>238</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>239</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>240</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>241</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>242</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>243</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>244</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>245</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>246</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>247</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>248</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>249</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>