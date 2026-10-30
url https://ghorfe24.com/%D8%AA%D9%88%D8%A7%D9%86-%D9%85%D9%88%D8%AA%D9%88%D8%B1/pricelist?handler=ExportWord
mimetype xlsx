--- v2 (2026-08-30)
+++ v3 (2026-10-30)
@@ -408,76 +408,50 @@
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">وارد کننده گیربکس اویز</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قیمت موتور گیربکس المانی  sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -512,232 +486,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">جرثقیل سقفی دماگ</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">لوازم و قطعات گیربکس sew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس فلنج دار المانی</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس آلمانی SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس شافت بغل المان SEW</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس اویز SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -824,76 +668,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس دماگ</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس المانی SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -954,76 +772,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو گیربکس شافت بغل کرانویل پینیون</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو گیربکس شافت مستقیم SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1292,76 +1084,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس شفت 20SEW ترمز دار</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس شفت بغل حلزونی SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1396,76 +1162,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">گیربکس مرکب SEW</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس هالو بغل کرانویل SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1630,76 +1370,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروگیربکس حلزونی خلاص کن دار SEW</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکتروگیربکس هالو کرانویل پینیون مدل KA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1942,76 +1656,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">پمپ وکیوم روغنی 100 متر مکعب  بوش</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پمپ وکیوم روغنی 165 متر مکعب  بوش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2254,76 +1942,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکتروموتور های سفارشی بالای لافرت LAFERT</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش منبع تحت فشار امرا</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2931,50 +2593,388 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نماینده فروش منبع تحت فشار وال (Whale)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اب 1 اسب  ایکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اب تک فاز  ایکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اب جتی ایکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اب یک اسب ایکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پمپ اب ایکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش پمپ اب ایکار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ آب برونل مدل CPM130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ آب برونل مدل QB60‎</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ اب دو اسب برونل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پمپ بشتقابی برونل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش پمپ اب برونل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده پمپ آب برونل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی پمپ اب برونل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 