--- v2 (2026-08-30)
+++ v3 (2026-10-30)
@@ -27,266 +27,227 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شافت مستقیم sew</t>
   </si>
   <si>
-    <t xml:space="preserve">وارد کننده گیربکس اویز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">قیمت موتور گیربکس المانی  sew</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی موتور گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس اویز المانی</t>
   </si>
   <si>
-    <t xml:space="preserve">جرثقیل سقفی دماگ</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">لوازم و قطعات گیربکس sew</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس فلنج دار المانی</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس آلمانی SEW</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس شافت بغل المان SEW</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس اویز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز المانی</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس اویز sew</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده موتور گیربکس sew</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت گیربکس اویز sew</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس دماگ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس المانی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس هلیکال SEW سری RF  </t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش موتور گیربکس المانی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس هالوآویز مدل FA SEW آلمان</t>
   </si>
   <si>
-    <t xml:space="preserve">الکترو گیربکس شافت بغل کرانویل پینیون</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">الکترو گیربکس شافت مستقیم SEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس شافت مستقیم فلنجدار SEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروگیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروگیربکس شافت بغل حلزونی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروگیربکس هالو شافت حلزونی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده الکتروگیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش الکتروگیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس هلیکال sew سری k</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس شافت بغل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هالو آویز فلنجدارSEW</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروگیربکس شافت مستقیم SEW</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس شفت 20SEW ترمز دار</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس شفت بغل حلزونی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شفت بغل کرانویل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس شفت مستقیم فلنجدار SEW</t>
   </si>
   <si>
-    <t xml:space="preserve">گیربکس مرکب SEW</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس هالو بغل کرانویل SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هالو شافت حلزونی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس شافت مستقیم SEW سری RX</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس آویز SEW سری F</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش موتور گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده موتور گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">فروش گیربکس هالو آویز مدل FA</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس هالو آویز مدل FA</t>
   </si>
   <si>
-    <t xml:space="preserve">الکتروگیربکس حلزونی خلاص کن دار SEW</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">الکتروگیربکس هالو کرانویل پینیون مدل KA</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس صنعتی فلندر المان SEW</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده الکتروگیربکس کرانویل پینیون</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW سری R</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW سری RF</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس SEW سری RF67</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس حلزونی SEW سری RF</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس حلزونی SEW سری SA</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس حلزونی SEW سری SF</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس حلزونی SEW سری SH</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس هلیکال سری s</t>
   </si>
   <si>
-    <t xml:space="preserve">پمپ وکیوم روغنی 100 متر مکعب  بوش</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">پمپ وکیوم روغنی 165 متر مکعب  بوش</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ وکیوم روغنی 200  متر مکعب  بوش</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ وکیوم روغنی 300 متر مکعب  بوش</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده پمپ وکیوم خشک بوش</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی  پمپ وکیوم روغنی  بوش</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش پمپ وکیوم بوش</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده پمپ وکیوم بوش</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور های سه فاز لافرت LAFERT</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور های تکفاز لافرت LAFERT</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور های ترمزدار لافرت LAFERT</t>
   </si>
   <si>
     <t xml:space="preserve">الکتروموتور های راندمان بالای لافرت LAFERT</t>
   </si>
   <si>
-    <t xml:space="preserve">الکتروموتور های سفارشی بالای لافرت LAFERT</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش منبع تحت فشار امرا</t>
   </si>
   <si>
     <t xml:space="preserve">قطعات یدکی منبع تحت فشار امرا</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار 24 لیتری امرا</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار 80 لیتری امرا</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار 500 لیتری امرا</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار امرا</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش منبع تحت فشار امرا</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ اب 1 اسب بشقابی سهند</t>
   </si>
   <si>
     <t xml:space="preserve">پمپ اب 1 اسب جتی سهند</t>
@@ -319,50 +280,89 @@
     <t xml:space="preserve">عامل فروش منبع تحت فشار وال (Whale)</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار  40 لیتری وال</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار وال (Whale)</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار وال 24 لیتری</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار وال 60 لیتری</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار وال 80 لیتری</t>
   </si>
   <si>
     <t xml:space="preserve">منبع تحت فشار وال 100 لیتری</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش منبع تحت فشار وال (Whale)</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش منبع تحت فشار وال (Whale)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ اب 1 اسب  ایکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ اب تک فاز  ایکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ اب جتی ایکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ اب یک اسب ایکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش پمپ اب ایکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش پمپ اب ایکار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ آب برونل مدل CPM130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ آب برونل مدل QB60‎</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ اب دو اسب برونل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پمپ بشتقابی برونل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش پمپ اب برونل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده پمپ آب برونل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی پمپ اب برونل</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">