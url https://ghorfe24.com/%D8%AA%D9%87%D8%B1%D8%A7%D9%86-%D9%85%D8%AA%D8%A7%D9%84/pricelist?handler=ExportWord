--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -397,50 +397,53 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">اتصالات جوشی رده 80 چینی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -2200,50 +2203,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر فلکه PK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی  PK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>