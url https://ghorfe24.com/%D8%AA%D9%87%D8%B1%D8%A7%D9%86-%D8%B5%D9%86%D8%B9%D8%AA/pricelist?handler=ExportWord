--- v0 (2025-12-05)
+++ v1 (2026-08-30)
@@ -56,1150 +56,474 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو گیربکس فلنجدار شافت بغل اس ای دبلیو</w:t>
-[...578 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو گیربکس اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve"> الکترو گیربکس مخصوص کارگاهی اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">الکترو گیربکس اویز اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">الکترو گیربکس ترمزدار اس ای دبلیو</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو گیربکس شافت مستقیم مدل R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی فروش الکترو گیربکس اس ای دبلیو</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">الکترو گیربکس کتابی اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش الکترو گیربکس اس ای دبلیو</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی الکترو گیربکس اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1208,389 +532,623 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">رکتیفایر گیربکس اس ای دبلیو</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس شافت 90 درجه اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی گیربکس در بازار ای ای دبلیو</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس اس ای دبلیو المانی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نمایندگی گیربکس ضد انفجار  اس ای دبلیو</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">گیربکس هالو بغل اس ای دبلیو</w:t>
+              <w:t xml:space="preserve">نماینده فروش گیربکس اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس اویز جرثقیلی اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده گیربکس اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس مرکب sew اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم sew اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس هلیکال شفت موازی سری f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شن و ماسه اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس های کرانویل پنیون اس ای دبلیو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس المانی مخصوص زیر اب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس  اویز المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس ضد اب sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس المانی SEW کتابی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس هلیکال المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس ضد انفجار المانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس پایه دار المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش گیربکس المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس صنایع بهداشتی المانی SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت گیربکس المانی SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1598,1610 +1156,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده فروش گیربکس اس ای دبلیو</w:t>
-[...1402 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">گیربکس مخصوص جرثقیل SEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس شافت بغل ترمزدار اس ای دبلیو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس اویز اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس دریایی اس ای دبلیو</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس کتابی اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3210,154 +1260,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده موتور گیربکس اس ای دبلیو</w:t>
-[...102 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نمایندگی موتور گیربکس اس ای دبلیو در بازار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3366,180 +1312,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس ترمز دار اس ای دبلیو</w:t>
-[...128 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">قطعات یدکی موتور گیربکس اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3574,180 +1390,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">نماینده موتور گیربکس اس ای دبلیو</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش موتور گیربکس اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس چینی SEW اس ای دبلیو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس شافت بغل اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3808,128 +1520,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس بی صدا اس ای دبلیو</w:t>
-[...76 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس هلیکال سری s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -3938,76 +1572,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">موتور گیربکس  کرانویل پنیون اس ای دبلیو</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">موتور گیربکس هلیکال اس ای دبلیو</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4381,50 +1989,934 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">نمایندگی قطعات گیربکس SEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو گیربکس SEW  سری R  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکترو گیربکس شافت مستقیم sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">الکتروگیربکس سری RF sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">بكس شافت مستقيم SEW سري RX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گيربكس شافت مستقيم SEW سري RXF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گيربكس شافت موازي SEW سري FF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گيربكس شافت موازي SEW سري FH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گيربكس هليكال SEW سري R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گيربكس هليكال SEW سري RF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس SEW  سری RF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس اویز سری F طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس بول هلیکال KA طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سری FAF طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سری R طرح sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس سری RF سری sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیربکس شافت مستقیم SEW سری R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گيربكس آويز SEW سري F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گيربكس حلزوني SEW سري S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گيربكس حلزوني SEW سري SA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گيربكس حلزوني SEW سري SF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گيربكس حلزوني SEW سري SH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس  شافت مستقيم SEW سري RXF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس  هليكال SEW سري RF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس SEW  سری RF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس SEW سری R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس SEW سری R27DT71D4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس SEW سری RF67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس حلزونی SEW WORM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت بغل حلزونی sew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس شافت مستقيم SEW سري RX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هليكال SEW سري R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هلیکال sew سری k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتور گیربکس هلیکال سری s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">موتورگيربكس حلزوني SEW سري SAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 