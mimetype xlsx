--- v0 (2025-12-05)
+++ v1 (2026-08-30)
@@ -7,506 +7,353 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="گیربکس sew (سامی صنعت)021339756" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="101">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">الکترو گیربکس فلنجدار شافت بغل اس ای دبلیو</t>
+    <t xml:space="preserve">الکترو گیربکس اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">الکترو گیربکس جرثقیل اس ای دبلیو</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve"> الکترو گیربکس مخصوص کارگاهی اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">الکترو گیربکس هلیکال اس ای دبلیو</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">الکترو گیربکس اویز اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">الکترو گیربکس ترمزدار اس ای دبلیو</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">الکترو گیربکس شافت مستقیم مدل R</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی فروش الکترو گیربکس اس ای دبلیو</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">الکترو گیربکس کتابی اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش الکترو گیربکس اس ای دبلیو</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی الکترو گیربکس اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">الکترو گیربکس ضد انفجار المانی</t>
   </si>
   <si>
-    <t xml:space="preserve">رکتیفایر گیربکس اس ای دبلیو</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس شافت 90 درجه اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی گیربکس در بازار ای ای دبلیو</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس اس ای دبلیو المانی</t>
   </si>
   <si>
-    <t xml:space="preserve">نمایندگی گیربکس ضد انفجار  اس ای دبلیو</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">گیربکس هالو بغل اس ای دبلیو</t>
+    <t xml:space="preserve">نماینده فروش گیربکس اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس اویز جرثقیلی اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده گیربکس اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس مرکب sew اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شافت مستقیم sew اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس هلیکال شفت موازی سری f</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شن و ماسه اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس های کرانویل پنیون اس ای دبلیو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس المانی مخصوص زیر اب</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شافت مستقیم المانی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس  اویز المانی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس ضد اب sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس المانی SEW کتابی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس هلیکال المانی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس ضد انفجار المانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس پایه دار المانی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش گیربکس المانی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس صنایع بهداشتی المانی SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت گیربکس المانی SEW</t>
   </si>
   <si>
     <t xml:space="preserve">گیربکس کتابی المانی اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده فروش گیربکس اس ای دبلیو</t>
-[...154 lines deleted...]
-  <si>
     <t xml:space="preserve">گیربکس مخصوص جرثقیل SEW</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس شافت بغل ترمزدار اس ای دبلیو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس اویز اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس دریایی اس ای دبلیو</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس کتابی اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده موتور گیربکس اس ای دبلیو</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">نمایندگی موتور گیربکس اس ای دبلیو در بازار</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس پایه دار sew اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس ترمز دار اس ای دبلیو</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">قطعات یدکی موتور گیربکس اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس جرثقیل  اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده موتور گیربکس اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">نماینده موتور گیربکس اس ای دبلیو</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش موتور گیربکس اس ای دبلیو</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس چینی SEW اس ای دبلیو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس شافت بغل اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس تاسیساتی المان اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس هلیکال اس ای دبلیو سری k</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس اس ای دبلیو سری rx</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس بی صدا اس ای دبلیو</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس هلیکال سری s</t>
   </si>
   <si>
     <t xml:space="preserve">موتور گیربکس هلیکال سری w</t>
   </si>
   <si>
-    <t xml:space="preserve">موتور گیربکس  کرانویل پنیون اس ای دبلیو</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">موتور گیربکس هلیکال اس ای دبلیو</t>
   </si>
   <si>
     <t xml:space="preserve">انکودر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">انکودر بامر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">پوسته گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">ترمز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">چرخ دنده sew</t>
   </si>
   <si>
     <t xml:space="preserve">رکتیفایر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">رکتیفایر ترمز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">رله ترمز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">شیرینگ دیسک SEW</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده انکودر بامر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده لوازم  گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">لوازم یدکی گیربکس SEW</t>
   </si>
   <si>
     <t xml:space="preserve">مگنت ترمز SEW</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی انکودر بامر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی رکتیفایر SEW</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی قطعات گیربکس SEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو گیربکس SEW  سری R  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکترو گیربکس شافت مستقیم sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">الکتروگیربکس سری RF sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بكس شافت مستقيم SEW سري RX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گيربكس شافت مستقيم SEW سري RXF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گيربكس شافت موازي SEW سري FF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گيربكس شافت موازي SEW سري FH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گيربكس هليكال SEW سري R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گيربكس هليكال SEW سري RF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس SEW  سری RF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس اویز سری F طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس بول هلیکال KA طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سری FAF طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سری R طرح sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس سری RF سری sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیربکس شافت مستقیم SEW سری R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گيربكس آويز SEW سري F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گيربكس حلزوني SEW سري S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گيربكس حلزوني SEW سري SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گيربكس حلزوني SEW سري SF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گيربكس حلزوني SEW سري SH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس  شافت مستقيم SEW سري RXF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس  هليكال SEW سري RF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس SEW  سری RF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس SEW سری R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس SEW سری R27DT71D4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس SEW سری RF67.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس حلزونی SEW WORM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس شافت بغل حلزونی sew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس شافت مستقيم SEW سري RX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس هليكال SEW سري R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتور گیربکس هلیکال sew سری k</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موتورگيربكس حلزوني SEW سري SAF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1299,925 +1146,353 @@
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>72</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>73</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
-        <v>4</v>
-[...570 lines deleted...]
-      <c r="C151" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>