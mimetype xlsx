--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -568,50 +568,59 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر توپی ایرانی استیل کلاس 150-300-600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
@@ -4320,50 +4329,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:t xml:space="preserve">شیر گازی یک تکه ۳۱۶ دنده  TCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر گازی TCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:t xml:space="preserve">شیر گازی MARS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -4425,50 +4486,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر گازی کلاس ۸۰۰ دنده MARS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر گازی MARS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>