--- v1 (2026-02-18)
+++ v2 (2026-06-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
-    <sheet name="صنعت فولاد هیرون" sheetId="1" r:id="rId3"/>
+    <sheet name="شرکت پترو پالایش آریو پردیسان" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فلکه کشویی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فلکه سوزنی کلاس 800</t>
   </si>
   <si>
@@ -264,51 +264,51 @@
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی (بادبزنی کللاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی (بادبزنی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت استیل 316  2 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت استیل 316  -dn65</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل سر دنده استیل 304</t>
   </si>
   <si>
     <t xml:space="preserve">تبدیل صافی جوشی استیل 316 ارنه فیتینگ</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی فولادی 2 اینچ کلاس 150 </t>
+    <t xml:space="preserve">شیر توپی فولادی 2 اینچ کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 150 استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمو دینامیکی KAB</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمو دینامیکی فلنچدار کلاس 600  KAB</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمو دینامیکی فولادی  KAB</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی تراپ ترمو دینامیکی KAB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای صنایع غذایی استیل ۳۰۴</t>
   </si>
   <si>
     <t xml:space="preserve">فیتینگ استیل  316</t>
   </si>