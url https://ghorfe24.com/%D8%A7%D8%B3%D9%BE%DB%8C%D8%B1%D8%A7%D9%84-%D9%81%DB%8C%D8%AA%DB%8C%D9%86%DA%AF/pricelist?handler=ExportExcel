--- v2 (2026-06-09)
+++ v3 (2026-08-11)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="شرکت پترو پالایش آریو پردیسان" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فلکه کشویی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر فلکه سوزنی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر فلکه کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی کلاس 800 ساکت</t>
   </si>
   <si>
@@ -87,71 +87,53 @@
   <si>
     <t xml:space="preserve">شیر صافی کلاس 150 فلنجدار استیل 304</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی فولادی فلنجدار کلاس 300</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی فولادی کلاس 800 ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی فولادی فلنج دار 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی فولادی دنده ای</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 800 ساکت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی کلاس 800</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی فولادی کلاس 800 دنده</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر اطمینان استیل S10</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">استیم تراپ فولادی K.A.B</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی اروپایی</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر توپی کلاس ۸۰۰ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر سوزنی کلاس ۸۰۰ استیل</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی  استیل 316 سایز 3 اینچ  PN40</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی  استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی ۳ تیکه استیل  1000 وگ  ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی ۳ تیکه دنده ای استیل ۳۱۶</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی 316 نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی استیل 1000 وگ نیپون</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی دو تیکه استیل 1000 وگ</t>
@@ -186,53 +168,50 @@
   <si>
     <t xml:space="preserve">شیر پروانه ای ویفری 316-لاستیک EPDM</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای ویفری اهرمی اینسترومیت</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای ویفری بدنه چدن اینسترومیت</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیر پروانه ای اینسترومیت</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیر پروانه ای اینسترومیت</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر پروانه ای اینسترومیت   instrument</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر پروانه ای اینسترومیت   instrument</t>
   </si>
   <si>
     <t xml:space="preserve">وارد کننده شیر پروانه ای اینسترومیت   instrument</t>
   </si>
   <si>
-    <t xml:space="preserve">درپوش دنده ای استیل 316 کلاس 150</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">زانو دنده ای 2 اینچ کلاس 150 - 316</t>
   </si>
   <si>
     <t xml:space="preserve">زانو دنده ای 2 اینچ کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">سه راهی دنده ای استیل 316 کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">مغزی استیل 316 کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">مهره ماسوره دنده ای کلاس 150 استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای ویفری  کلاس 150 استار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای ویفری استار</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای ویفری چدن داکتیل  استار</t>
   </si>
   <si>
     <t xml:space="preserve">سه راهی جوشی 304 ارنه فیتینگ</t>
@@ -264,105 +243,123 @@
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی (بادبزنی کللاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار بین فلنچی (بادبزنی</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت استیل 316  2 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت استیل 316  -dn65</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار دبل پلیت استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">سوئیچ نیپل سر دنده استیل 304</t>
   </si>
   <si>
     <t xml:space="preserve">تبدیل صافی جوشی استیل 316 ارنه فیتینگ</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر توپی فولادی 2 اینچ کلاس 150</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر توپی فولادی 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی کلاس 150 استیل 316</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمو دینامیکی KAB</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمو دینامیکی فلنچدار کلاس 600  KAB</t>
   </si>
   <si>
     <t xml:space="preserve">تراپ ترمو دینامیکی فولادی  KAB</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی تراپ ترمو دینامیکی KAB</t>
   </si>
   <si>
     <t xml:space="preserve">شیر پروانه ای صنایع غذایی استیل ۳۰۴</t>
   </si>
   <si>
     <t xml:space="preserve">فیتینگ استیل  316</t>
   </si>
   <si>
     <t xml:space="preserve">فیتینگ استیل 304 مخزن</t>
   </si>
   <si>
     <t xml:space="preserve">کورکن کلمپی  استیل ۳16</t>
   </si>
   <si>
     <t xml:space="preserve">کورکن کلمپی  استیل ۳۰۴</t>
   </si>
   <si>
     <t xml:space="preserve">مهره ماسوره صنایع غذایی استیل ۳۰۴</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی شیر پروانه ای صنایع غذایی</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش مهره ماسوره صنایه غذایی</t>
   </si>
   <si>
-    <t xml:space="preserve">تبدیل صاف جوشی  سایز  ۱۰ به ۱۴ اینچ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فلنچ گلودار  سایر ۳ اینچ  کلاس  ۳۰۰  فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنچ گلودار ۳ اینچ کلاس ۱۵۰ فولادی</t>
   </si>
   <si>
     <t xml:space="preserve">فلنچ گلودار فولادی   A105 ۲ اینچ کلاس ۶۰۰</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی استیل maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی دیسک استیل maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی فلنجدار maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گیوتینی فولادی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نایف ولو maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر گیوتینی maw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر گیوتینی maw</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1472,61 +1469,50 @@
         <v>4</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="101">
-[...9 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">