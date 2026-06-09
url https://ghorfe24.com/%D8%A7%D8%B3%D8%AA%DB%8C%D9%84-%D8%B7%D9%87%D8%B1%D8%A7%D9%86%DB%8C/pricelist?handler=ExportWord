--- v0 (2025-12-06)
+++ v1 (2026-06-09)
@@ -399,79 +399,50 @@
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">only text</w:t>
-            </w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">بال ولو استنلس استیل-بالو ولو استیل فلنجدار...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>