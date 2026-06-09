--- v0 (2025-12-05)
+++ v1 (2026-06-09)
@@ -7,71 +7,68 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="پترو تجارت ماهور09128950778" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="103">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت لوله استنلس استیل 304</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
     <t xml:space="preserve">زانو استیل 304 -316</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">قیمت تبدیل استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو استنلس استیل-بالو ولو استیل فلنجدار...</t>
   </si>
   <si>
     <t xml:space="preserve">تبدیل استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش  اتصالات استیل</t>
   </si>
   <si>
     <t xml:space="preserve">زانویی استنلس استیل 304-316</t>
   </si>
   <si>
     <t xml:space="preserve">لوله صنایع شیری</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده لوله استنلس استیل</t>
   </si>
   <si>
     <t xml:space="preserve">لوله استنلس استیل رده 80</t>
   </si>
   <si>
     <t xml:space="preserve">لوله استنلس استیل رده 40</t>
   </si>
@@ -1089,62 +1086,62 @@
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>66</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>67</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>69</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>70</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
@@ -1480,61 +1477,50 @@
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>101</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>102</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
-        <v>4</v>
-[...9 lines deleted...]
-      <c r="C102" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>