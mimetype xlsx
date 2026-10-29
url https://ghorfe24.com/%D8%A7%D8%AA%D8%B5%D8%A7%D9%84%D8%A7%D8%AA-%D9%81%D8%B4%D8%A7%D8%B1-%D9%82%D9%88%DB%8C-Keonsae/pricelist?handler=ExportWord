--- v1 (2026-02-18)
+++ v2 (2026-10-29)
@@ -56,419 +56,1173 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت عمده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">قیمت خرده فروشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بالا تنه شیر شلنگی ND-58+C24C2C2:C24</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">پخش کننده  فروش شیرالات دی ان DN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">only text</w:t>
-[...299 lines deleted...]
-              <w:t xml:space="preserve">only text</w:t>
+              <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر اتش نشانی برنجی  دی ان DN-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">0 تومان</w:t>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">only text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">شیر رادیاتور دی ان DN-91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -486,76 +1240,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر شلنگی طرح S  DN-1031</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر صافی برنجی دی ان DN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -980,76 +1708,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر خودکار دریچه ای کلاس 125</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر خودکار سوزنی دنده ای کیتز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1214,76 +1916,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی فشار قوی کیتز</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">وارد کننده شیر فلکه کشویی برنزی کیتز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1500,440 +2176,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی ساقه بلند اذر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گازی سنگین اذر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی ضامن دار سبک اذر</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">عامل فروش شیر گازی اذر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">عامل فروش نوار تفلون اسیا</w:t>
-[...258 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر غیر گازی مخصوص  اب اذر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -1968,76 +2306,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی اکونومی اذر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">شیر گازی مخصوص  اب اذر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2046,76 +2358,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">فروشنده شیر شلنگی کوتاه اذر</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش شیرالات اذر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
@@ -2644,337 +2930,7591 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">شیر گازی استیل SMS</w:t>
-[...24 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">فروشنده شیر غیر گازی SMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">قیمت شیر گازی SMS</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">نماینده فروش شیر غیر گازی SMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:t xml:space="preserve">بورس فروش نوار تفلون اسیا</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">نمایندگی نوار تفلون اسیا تهران</w:t>
+              <w:t xml:space="preserve">قیمت لرزه گیر لاستیکی ارکا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لرزه گیر آرکا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">لرزه گیر لاستیکی آرکا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش لرزه گیر آرکا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اسلیپون استیل دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج اوریفیس دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج تخت دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج جوشی دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج فولادی دوروتراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج کور دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج گلودار دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فلنج لب جوینت دورو تراش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ فلنجدار  12 اینچ  کورش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ فلنجدار  چدنی کورش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سوپاپ فلنجدار  کورش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش سوپاپ فلنجدار  کورش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش سوپاپ فلنجدار  کورش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده زانوی گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده اتصالات گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده اتصالات گالوانیزه  توپی برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده اتصالات گالوانیزه  توپی برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی اتصالات گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مهره و ماسوره گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مرکز فروش اتصالات گالوانیزه  توپی برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده اتصالات گالوانیزه برزیل در بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش اتصالات گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش اتصالات گالوانیزه  توپی برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانوی گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">روپیچ توپیچ گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">درپوش گالوانیزه  برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چهار راه گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چپقی دنده ای گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده مهره و ماسوره گالوانیزه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده درپوش گالوانیزه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده تبدیل گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تبدیل دنده ای گالوانیزه برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات گالوانیزه  توپی برزیل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات گالوانیزه  توپی برزیل tupy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیرگاز ایران تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو قفلی رادیاتور شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پیسوار شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی ابی حیاطی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی ابی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی اهرمی ابی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی دسته اهرمی شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی قفل شونده شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی گازی تنوری شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی گازی شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی لباسشویی  شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر حیاطی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر رادیاتور شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی تنوری شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی دسته اهرمی شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی دسته خروسکی شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی دنده ای شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی قفل شونده شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر ماشین لباسشویی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه خودکار شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر پیسوار شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر گاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیرگاز ایران تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیرگاز ایران گلوبندگ تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیرگاز ایران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیر غیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیر فلکه سیتکو  تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده  شیر فلکه سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیر غیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پیسوار سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار برنجی دریچه ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر خودکار دریچه ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوپاپی دنده ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوزنی برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی 1 اینچ  سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی اب سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی دنده ای  سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی سنگین سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی سیتکو 3 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه برنجی ساختمانی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سیتکو 1 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه سیتکو 1 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی دنده ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر فلکه کشویی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر کشویی برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی سیتکو 1 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی سیتکو 2 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی سیتکو 3 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی سیتکو 4 اینچ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش  شیر فلکه برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر صافی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر غیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش وارد کننده شیر فلکه سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عاملیت فروش شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر فلکه سیتکو  در گلوبندک تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر خودکار دریچه ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر صافی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر غیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر خودکار دریچه ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر سوزنی برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیت ولو برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گیت ولو سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر صافی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر غیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر فلکه برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر فلکه سیتکو  گلوبندک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر فلکه سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر گازی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر پیسوار سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر خودکار دریچه ای سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر سوزنی برنجی سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر فلکه سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی گیت ولو سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش  شیر فلکه سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر فلکه سیتکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده نوار نیاشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پرایمر نیا شیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش نوار نیاشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار پرایمر نیا شیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار دو سر جوش نیاشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار سفید نوار نیاشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار سیاه نوار نیاشیمی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">چک ولو یورک ایتالیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر سوپاپ یورک ایتالیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر صافی یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه توری  یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه دنده ای یورک ایتالیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر یکطرفه فنری یورک ایتالیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر یکطرفه یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر یکطرفه یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر یکطرفه یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیر برنجی یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر خودکار یورک ایتالیا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیر یکطرفه یورک</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دی ان دنده ای  1500 وات DN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر دی ان دنده ای ۲۰۰۰ وات DN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات اب گاوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات دنده ای زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">اتصالات گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده اتصالات گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده اتصالات گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تبدیل گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تبدیل دنده ای گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دو سر مهره گاوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">زانو 45 درجه گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راه گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سه راهی دنده ای زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش اتصالات گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده اتصالات گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش اتصالات گالوانیزه زاکو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر توپی برنجی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گاز دسته آلومینیومی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی دنده ای اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی لوله كشی گاز خانگی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر گازی ورودی ساختمان ها</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرالات برنجی تاسیسات گازرسانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شيرآلات توپی گازی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیرگازی قفل شونده اکونومی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر آبی اکونومی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر آبی پکیجی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر آبی پیسوار فیلتر دار اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر توپی گازی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر گاز سنگین اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر گازی اکونومی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر گازی برنجی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر گازی سبک اذر </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر گازی ضامن دار اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر آبی زانویی کوپلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیرالات برنجی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش شیر غیر گازی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش محصولات اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش شیرالات برنجی اذر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده واشر گسکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولید کننده واشر فلنج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولیدکننده گسکت اسپیرال وند جوشی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تولیدکننده گسکت اسپیرال وند فولادی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده واشر گسکت بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت اسپیرال کلاس 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت اسپیرال کلاس 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت اسپیرال کلاس 1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت اسپیرال وند صنایع غذایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت اسپیرال وند صنایع هوایی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت تک رینگ اسپیرال وند pn16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">گسکت کلینگر (KLINGER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">مرکز فروش واشر گسکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش کلینگر (KLINGER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش واشر گسکت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر صنایع لبنی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده نوار عایق التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">رنگ پرایمری  4 لیتری التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده نوار عایق التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده نوار عایق التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 1 اینچ التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 2 اینچ  التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 5 سانت التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 6 اینچ التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 10 سانت التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 15 سانت التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار 20 سانت التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار دور لوله التن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار عایق 1 اینچ التن </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار عایق 2 اینچ التن </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار عایق 8 اینچ التن </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر فولادی پالایشگاهی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر فولادی نفتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر گسکت صنایع نفت و گاز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر گسکت کلاس 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">واشر گسکت کلاس 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده شیرالات HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پیسوار HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پیسوار فیلتر دار HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر لباسشویی HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر پیسوار HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر لباسشویی پیسوار HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی ۱.۴ dn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی ۳.۸ dn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر غیر گازی برنجی (سنگین) DN-10 دی ان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید شیر لباسشویی HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">خرید هفت تکه رادیاتور HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">سر شلنگی دنده ای  HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده سر شلنگی HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده شیر لباسشویی HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده هفت تکه رادیاتور HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت سر شلنگی HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر لباسشویی HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی هفت تکه رادیاتور HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">هفت تکه رادیاتور HN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیچی لوله DN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دستگاه جوش لوله ( زانو لوله ) DN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">دستگاه جوش لوله ( اتو لوله ) DN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده نوار تفلون اسیا صورتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده نوار تفلون اسیا صورتی بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده نوار تفلون اسیا صورتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش نوار تفلون اسیا صورتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی نوار تفلون اسیا صورتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش نوار تفلون اسیا صورتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار تفلون اسیا صورتی  در تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار تفلون اسیا صورتی بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار تفلون اسیا صورتی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">پخش کننده نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">تامین کننده نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عاملیت فروش نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش عمده نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروشنده نوار تفلون سفید تهران بازار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی فروش نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نماینده فروش نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار تفلون سفید تهران  خیام شمالی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار تفلون سفید تهران  درتهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نوار تفلون سفید تهران</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه اهرمی کمرون CAMERON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای  فلنجدار کمرون CAMERON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای 316 وایتون NBR- EPDM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای A216  WCB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای uL fm اتش نشانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای استار star</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای استار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای استیل API609 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای استیل ونسا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای اکچویتور دار APDM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای اکون ECON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای انگلیسی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای تمام استیل کمرون CAMERON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای چدنی uL fm اتش نشانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای دیسک  استار  star</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای دیسک استیل کمرون CAMERON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای دیسک استیل ونسا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای فولادی  استار  star</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای کمرون CAMERON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">شیر پروانه ای ویفری دیسک استیل ونسا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">عامل فروش شیر پروانه ای uL fm اتش نشانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">فروش شیر پروانه ای uL fm اتش نشانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">قیمت شیر پروانه ای ونسا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر پروانه ای uL fm اتش نشانی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">نمایندگی شیر پروانه ای لاینر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">0 تومان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:t xml:space="preserve">وارد کننده شیرپروانه اکون</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:t xml:space="preserve">0 تومان</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
   </w:body>
 </w:document>
 </file>
 