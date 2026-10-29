--- v1 (2026-02-18)
+++ v2 (2026-10-29)
@@ -7,82 +7,76 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="توسعه صنعت فرهنگ 02155630318" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1083" uniqueCount="362">
   <si>
     <t xml:space="preserve">نام محصول</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت عمده فروشی</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت خرده فروشی</t>
   </si>
   <si>
-    <t xml:space="preserve">بالا تنه شیر شلنگی ND-58+C24C2C2:C24</t>
+    <t xml:space="preserve">پخش کننده  فروش شیرالات دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">0 تومان</t>
   </si>
   <si>
-    <t xml:space="preserve">پخش کننده  فروش شیرالات دی ان DN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر اتش نشانی برنجی  دی ان DN-100</t>
   </si>
   <si>
     <t xml:space="preserve">شیر رادیاتور دی ان DN-91</t>
   </si>
   <si>
     <t xml:space="preserve">شیر شلنگی تک ضرب  دی انDN</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر شلنگی طرح S  DN-1031</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر صافی برنجی دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی برنجی سنگین DN-74</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی  دی ان DN-14L</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی دی ان DN-11YFF</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی روپیچ DN-15FM</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی سنگین دی ان  DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی یکسر روپیج برنجی DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه برنجی DN</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه برنجی دی ان DN-70B</t>
@@ -93,176 +87,125 @@
   <si>
     <t xml:space="preserve">شیر یکطرفه برنجی دی ان DN-80</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه سوپاپی DN-30F</t>
   </si>
   <si>
     <t xml:space="preserve">شیر یکطرفه فنری دی ان DN-30L</t>
   </si>
   <si>
     <t xml:space="preserve">شیرالات برنجی DN دی ان</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیرالات  دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">لیست قیمت  فروش شیرالات دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">مرکز فروش شیرالات دی ان DN</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیرالات دی ان DN</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر خودکار دریچه ای کلاس 125</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر خودکار سوزنی دنده ای کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر خودکار سوزنی کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی دار (Y) کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر صافی دار (Y) کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی برنزی کیتز کلاس 100</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی برنزی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی برنزی کیتز کلاس 150</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه کشویی برنزی کیتز</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی فشار قوی کیتز</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">وارد کننده شیر فلکه کشویی برنزی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">عامل فروش شیرالات استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیرگازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">قیمت شیرگازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">تامین کننده شیر گازی اذر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر آبی دسته فلزی اذر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر زانو چپقی اذر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر شلنگی دسته فلزی  اذر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی اذر</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر گازی اذر </t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی ساقه بلند اذر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی سنگین اذر</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی ضامن دار سبک اذر</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">عامل فروش شیر گازی اذر</t>
   </si>
   <si>
-    <t xml:space="preserve">عامل فروش نوار تفلون اسیا</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر غیر گازی مخصوص  اب اذر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه زبانه برنجی اذر</t>
   </si>
   <si>
     <t xml:space="preserve">شیر قفلی اکونومی اذر</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی اکونومی اذر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">شیر گازی مخصوص  اب اذر</t>
   </si>
   <si>
     <t xml:space="preserve">فروشنده شیر شلنگی بلند اذر</t>
   </si>
   <si>
-    <t xml:space="preserve">فروشنده شیر شلنگی کوتاه اذر</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش شیرالات اذر</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو دو تکه کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">بال ولو دنده ای برنجی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">بورس فروش شیر برنجی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برنجی کیتز 2 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر برنجی کیتز 3 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر توپی برنجی کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه برنجی کیتز 4 اینچ</t>
   </si>
   <si>
     <t xml:space="preserve">شیر فلکه سوزنی کیتز کلاس 150</t>
@@ -285,84 +228,915 @@
   <si>
     <t xml:space="preserve">نماینده فروش شیر برنجی فلکه کیتز</t>
   </si>
   <si>
     <t xml:space="preserve">فروش شیر گازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نمایندگی فروش شیر گازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده فروش شیر گازی استارکو</t>
   </si>
   <si>
     <t xml:space="preserve">نماینده شیر گازی استاکو</t>
   </si>
   <si>
     <t xml:space="preserve">خرید شیر گازی SMS</t>
   </si>
   <si>
     <t xml:space="preserve">شیر غیر گازی SMS</t>
   </si>
   <si>
     <t xml:space="preserve">شیر گازی  دنده ای SMS</t>
   </si>
   <si>
-    <t xml:space="preserve">شیر گازی استیل SMS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">فروشنده شیر غیر گازی SMS</t>
   </si>
   <si>
-    <t xml:space="preserve">قیمت شیر گازی SMS</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">نماینده فروش شیر غیر گازی SMS</t>
   </si>
   <si>
-    <t xml:space="preserve">بورس فروش نوار تفلون اسیا</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">نمایندگی نوار تفلون اسیا تهران</t>
+    <t xml:space="preserve">قیمت لرزه گیر لاستیکی ارکا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لرزه گیر آرکا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لرزه گیر لاستیکی آرکا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش لرزه گیر آرکا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اسلیپون استیل دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج اوریفیس دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج تخت دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج جوشی دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج فولادی دوروتراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج کور دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج گلودار دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فلنج لب جوینت دورو تراش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ فلنجدار  12 اینچ  کورش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ فلنجدار  چدنی کورش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سوپاپ فلنجدار  کورش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش سوپاپ فلنجدار  کورش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش سوپاپ فلنجدار  کورش</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده زانوی گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده اتصالات گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده اتصالات گالوانیزه  توپی برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده اتصالات گالوانیزه  توپی برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی اتصالات گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهره و ماسوره گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مرکز فروش اتصالات گالوانیزه  توپی برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده اتصالات گالوانیزه برزیل در بازار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش اتصالات گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش اتصالات گالوانیزه  توپی برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانوی گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">روپیچ توپیچ گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">درپوش گالوانیزه  برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چهار راه گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چپقی دنده ای گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده مهره و ماسوره گالوانیزه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده درپوش گالوانیزه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده تبدیل گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تبدیل دنده ای گالوانیزه برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات گالوانیزه  توپی برزیل</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات گالوانیزه  توپی برزیل tupy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیرگاز ایران تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو قفلی رادیاتور شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پیسوار شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی ابی حیاطی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی ابی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی اهرمی ابی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی دسته اهرمی شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی قفل شونده شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی گازی تنوری شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی گازی شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی لباسشویی  شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر حیاطی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر رادیاتور شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی تنوری شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی دسته اهرمی شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی دسته خروسکی شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی دنده ای شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی قفل شونده شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر ماشین لباسشویی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر یکطرفه خودکار شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر پیسوار شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر گاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیرگاز ایران تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیرگاز ایران گلوبندگ تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیرگاز ایران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیر غیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیر فلکه سیتکو  تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده  شیر فلکه سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شیر غیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پیسوار سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار برنجی دریچه ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر خودکار دریچه ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوپاپی دنده ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوزنی برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی 1 اینچ  سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی اب سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی دنده ای  سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی سنگین سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی سیتکو 3 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه برنجی ساختمانی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه سیتکو 1 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی دنده ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر فلکه کشویی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر کشویی برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی سیتکو 1 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی سیتکو 2 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی سیتکو 3 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی سیتکو 4 اینچ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش  شیر فلکه برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر صافی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر غیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش وارد کننده شیر فلکه سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عاملیت فروش شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر فلکه سیتکو  در گلوبندک تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر خودکار دریچه ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر صافی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر غیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر خودکار دریچه ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر سوزنی برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیت ولو برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گیت ولو سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر صافی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر غیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر فلکه برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر فلکه سیتکو  گلوبندک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر فلکه سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر گازی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر پیسوار سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر خودکار دریچه ای سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر سوزنی برنجی سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر فلکه سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی گیت ولو سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش  شیر فلکه سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر فلکه سیتکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده نوار نیاشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پرایمر نیا شیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش نوار نیاشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار پرایمر نیا شیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار دو سر جوش نیاشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار سفید نوار نیاشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار سیاه نوار نیاشیمی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">چک ولو یورک ایتالیا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر سوپاپ یورک ایتالیا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر صافی یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر یکطرفه توری  یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر یکطرفه دنده ای یورک ایتالیا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر یکطرفه فنری یورک ایتالیا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر یکطرفه یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر یکطرفه یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر یکطرفه یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیر برنجی یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر خودکار یورک ایتالیا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیر یکطرفه یورک</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دی ان دنده ای  1500 وات DN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر دی ان دنده ای ۲۰۰۰ وات DN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات اب گاوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات دنده ای زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اتصالات گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده اتصالات گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده اتصالات گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تبدیل گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تبدیل دنده ای گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دو سر مهره گاوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">زانو 45 درجه گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راه گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سه راهی دنده ای زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش اتصالات گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده اتصالات گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش اتصالات گالوانیزه زاکو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر توپی برنجی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گاز دسته آلومینیومی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی دنده ای اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی لوله كشی گاز خانگی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر گازی ورودی ساختمان ها</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرالات برنجی تاسیسات گازرسانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شيرآلات توپی گازی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیرگازی قفل شونده اکونومی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر آبی اکونومی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر آبی پکیجی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر آبی پیسوار فیلتر دار اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر توپی گازی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر گاز سنگین اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر گازی اکونومی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر گازی برنجی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر گازی سبک اذر </t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر گازی ضامن دار اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر آبی زانویی کوپلی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیرالات برنجی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش شیر غیر گازی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش محصولات اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش شیرالات برنجی اذر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده واشر گسکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولید کننده واشر فلنج</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولیدکننده گسکت اسپیرال وند جوشی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تولیدکننده گسکت اسپیرال وند فولادی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده واشر گسکت بازار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت اسپیرال کلاس 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت اسپیرال کلاس 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت اسپیرال کلاس 1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت اسپیرال وند صنایع غذایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت اسپیرال وند صنایع هوایی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت تک رینگ اسپیرال وند pn16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گسکت کلینگر (KLINGER)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مرکز فروش واشر گسکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش کلینگر (KLINGER)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش واشر گسکت</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر صنایع لبنی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده نوار عایق التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رنگ پرایمری  4 لیتری التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده نوار عایق التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده نوار عایق التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 1 اینچ التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 2 اینچ  التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 5 سانت التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 6 اینچ التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 10 سانت التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 15 سانت التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار 20 سانت التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار دور لوله التن</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار عایق 1 اینچ التن </t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار عایق 2 اینچ التن </t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار عایق 8 اینچ التن </t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر فولادی پالایشگاهی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر فولادی نفتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر گسکت صنایع نفت و گاز</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر گسکت کلاس 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">واشر گسکت کلاس 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده شیرالات HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پیسوار HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پیسوار فیلتر دار HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده شیر لباسشویی HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر پیسوار HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر لباسشویی پیسوار HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی ۱.۴ dn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی ۳.۸ dn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر غیر گازی برنجی (سنگین) DN-10 دی ان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید شیر لباسشویی HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خرید هفت تکه رادیاتور HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سر شلنگی دنده ای  HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده سر شلنگی HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده هفت تکه رادیاتور HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت سر شلنگی HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر لباسشویی HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی هفت تکه رادیاتور HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">هفت تکه رادیاتور HN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیچی لوله DN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دستگاه جوش لوله ( زانو لوله ) DN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دستگاه جوش لوله ( اتو لوله ) DN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده نوار تفلون اسیا صورتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده نوار تفلون اسیا صورتی بازار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده نوار تفلون اسیا صورتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش نوار تفلون اسیا صورتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی نوار تفلون اسیا صورتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش نوار تفلون اسیا صورتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار تفلون اسیا صورتی  در تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار تفلون اسیا صورتی بازار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار تفلون اسیا صورتی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پخش کننده نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تامین کننده نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عاملیت فروش نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش عمده نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروشنده نوار تفلون سفید تهران بازار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی فروش نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نماینده فروش نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار تفلون سفید تهران  خیام شمالی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار تفلون سفید تهران  درتهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نوار تفلون سفید تهران</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه اهرمی کمرون CAMERON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای  فلنجدار کمرون CAMERON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای 316 وایتون NBR- EPDM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای A216  WCB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای uL fm اتش نشانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای استار star</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای استار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای استیل API609 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای استیل ونسا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای اکچویتور دار APDM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای اکون ECON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای انگلیسی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای تمام استیل کمرون CAMERON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای چدنی uL fm اتش نشانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای دیسک  استار  star</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای دیسک استیل کمرون CAMERON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای دیسک استیل ونسا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای فولادی  استار  star</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای کمرون CAMERON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیر پروانه ای ویفری دیسک استیل ونسا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عامل فروش شیر پروانه ای uL fm اتش نشانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فروش شیر پروانه ای uL fm اتش نشانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">قیمت شیر پروانه ای ونسا</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر پروانه ای uL fm اتش نشانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نمایندگی شیر پروانه ای لاینر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">وارد کننده شیرپروانه اکون</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1483,50 +2257,2910 @@
         <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>104</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>105</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>106</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>107</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>108</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>109</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>110</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>111</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>112</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>113</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>114</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>115</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>116</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>117</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>118</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>119</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>120</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>121</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>122</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>123</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>124</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>125</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>126</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>127</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>128</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>129</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>131</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>132</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>133</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>134</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>135</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>136</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>137</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>138</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>139</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>140</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>141</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>142</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>143</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>144</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>145</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>146</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>147</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>148</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>149</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>150</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>151</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>152</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>153</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>154</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>155</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>156</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>157</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>158</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>159</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>160</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>161</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>162</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>162</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>163</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>164</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>165</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>166</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>167</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>168</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>169</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>170</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>171</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>172</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>173</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>174</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>175</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>176</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>177</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>178</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>179</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>180</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>181</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>182</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>183</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>184</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>185</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>186</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>187</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>188</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>189</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>190</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>191</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>192</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>193</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>194</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>195</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>196</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>197</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>198</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>199</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>200</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>201</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>202</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>203</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>204</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>205</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>206</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>207</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>208</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>209</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>210</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>211</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>212</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>213</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>214</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>215</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>216</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>217</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>218</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>219</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>220</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>221</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>222</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>223</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>224</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>225</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>226</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>227</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>228</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>229</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>230</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>231</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>232</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>233</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>234</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>235</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>236</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>237</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>238</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>239</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>240</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>241</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>242</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>243</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>244</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>245</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>246</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>247</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>248</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>249</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>250</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>251</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>252</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>253</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>254</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>255</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>256</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>257</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>258</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>259</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>260</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>261</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>262</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>263</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>264</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>265</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>266</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>267</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>268</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>269</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>270</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>271</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>272</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>273</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>274</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>275</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>276</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>277</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>278</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>279</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>280</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>281</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>282</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>283</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>284</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>285</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>286</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>287</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>288</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>289</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>290</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>291</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>292</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>293</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>294</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>295</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>296</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>297</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>298</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>299</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>300</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>301</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>302</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>303</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>304</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>305</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>306</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>307</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>308</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>299</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>309</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>310</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>311</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>312</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>313</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>314</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>315</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>316</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>317</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>318</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>319</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>320</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>321</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>322</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>323</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>324</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>325</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>326</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>327</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>328</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>329</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>330</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>331</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>332</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>333</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>334</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>335</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>336</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>337</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>338</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>339</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>340</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>341</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>342</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>343</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>344</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>345</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>346</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>347</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>348</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>349</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>350</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>351</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>352</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>353</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>354</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>355</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>356</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>357</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>358</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>359</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>360</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>361</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">